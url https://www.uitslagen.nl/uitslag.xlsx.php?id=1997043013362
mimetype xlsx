--- v0 (2025-12-07)
+++ v1 (2026-06-11)
@@ -564,51 +564,51 @@
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Thijs Visser</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Rijen</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>5:02</t>
         </is>
       </c>
       <c r="E18" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
-          <t>?zcan Ecol</t>
+          <t>Özcan Ecol</t>
         </is>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>Rijen</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
           <t>5:03</t>
         </is>
       </c>
       <c r="E19" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Twan Vermetten</t>
         </is>
       </c>
@@ -1245,51 +1245,51 @@
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>Anouk Leenaars</t>
         </is>
       </c>
       <c r="C49" s="7" t="inlineStr">
         <is>
           <t>Rijen</t>
         </is>
       </c>
       <c r="D49" s="6" t="inlineStr">
         <is>
           <t>5:25</t>
         </is>
       </c>
       <c r="E49" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B50" s="9" t="inlineStr">
         <is>
-          <t>Dani?lle Graafmans</t>
+          <t>Daniëlle Graafmans</t>
         </is>
       </c>
       <c r="C50" s="9" t="inlineStr">
         <is>
           <t>Gilze</t>
         </is>
       </c>
       <c r="D50" s="8" t="inlineStr">
         <is>
           <t>5:30</t>
         </is>
       </c>
       <c r="E50" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>Marie-Junette Marcelis</t>
         </is>
       </c>
@@ -3225,51 +3225,51 @@
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>Wim Punt</t>
         </is>
       </c>
       <c r="C145" s="7" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D145" s="6" t="inlineStr">
         <is>
           <t>31:25</t>
         </is>
       </c>
       <c r="E145" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B146" s="9" t="inlineStr">
         <is>
-          <t>Frans Dr?ge</t>
+          <t>Frans Dröge</t>
         </is>
       </c>
       <c r="C146" s="9" t="inlineStr">
         <is>
           <t>Molenschot</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
           <t>31:41</t>
         </is>
       </c>
       <c r="E146" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>Roland Gianotten</t>
         </is>
       </c>