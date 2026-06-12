--- v0 (2026-02-26)
+++ v1 (2026-06-12)
@@ -8889,51 +8889,55 @@
         </is>
       </c>
       <c r="B387" s="9" t="inlineStr">
         <is>
           <t>L. Bloemberg</t>
         </is>
       </c>
       <c r="C387" s="9" t="inlineStr">
         <is>
           <t>Duiven</t>
         </is>
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>44:19</t>
         </is>
       </c>
       <c r="E387" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
-      <c r="B388" s="7"/>
+      <c r="B388" s="7" t="inlineStr">
+        <is>
+          <t>?</t>
+        </is>
+      </c>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Lobith</t>
         </is>
       </c>
       <c r="D388" s="6" t="inlineStr">
         <is>
           <t>45:03</t>
         </is>
       </c>
       <c r="E388" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
       <c r="A389" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B389" s="9" t="inlineStr">
         <is>
           <t>Otto van Megen</t>
         </is>
       </c>
       <c r="C389" s="9" t="inlineStr">
         <is>