--- v0 (2025-12-17)
+++ v1 (2026-06-12)
@@ -19572,54 +19572,58 @@
         </is>
       </c>
       <c r="B860" s="7" t="inlineStr">
         <is>
           <t>Atie Plat</t>
         </is>
       </c>
       <c r="C860" s="7" t="inlineStr">
         <is>
           <t>Huizen</t>
         </is>
       </c>
       <c r="D860" s="6" t="inlineStr">
         <is>
           <t>55:23</t>
         </is>
       </c>
       <c r="E860" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="861">
       <c r="A861" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
-      <c r="B861" s="9"/>
+      <c r="B861" s="9" t="inlineStr">
+        <is>
+          <t>Ans Rigter</t>
+        </is>
+      </c>
       <c r="C861" s="9" t="inlineStr">
         <is>
-          <t>Ans Rigter</t>
+          <t>Eemnes</t>
         </is>
       </c>
       <c r="D861" s="8" t="inlineStr">
         <is>
           <t>55:39</t>
         </is>
       </c>
       <c r="E861" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="862">
       <c r="A862" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B862" s="7" t="inlineStr">
         <is>
           <t>Maria Vlug-van Dijk</t>
         </is>
       </c>
       <c r="C862" s="7" t="inlineStr">
         <is>
           <t>Bussum</t>
         </is>
       </c>