--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -275,856 +275,856 @@
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Kwakernaak M.</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Sliedrecht</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>16:53:53</t>
+          <t>16:54</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Bennekom v.J.</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Heinenoord</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
-          <t>16:59:49</t>
+          <t>17:00</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Voogt R</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Zuid-Beijerland</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>17:47:82</t>
+          <t>17:48</t>
         </is>
       </c>
       <c r="E8" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Moerman D</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
-          <t>19:01:34</t>
+          <t>19:02</t>
         </is>
       </c>
       <c r="E9" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>blom h</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>19:34:00</t>
+          <t>19:34</t>
         </is>
       </c>
       <c r="E10" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>os v.K.</t>
         </is>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
-          <t>20:21:64</t>
+          <t>20:22</t>
         </is>
       </c>
       <c r="E11" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Voogt R</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Zuid-Beijerland</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>21:15:40</t>
+          <t>21:16</t>
         </is>
       </c>
       <c r="E12" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Kralingen v.A.</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
-          <t>22:24:49</t>
+          <t>22:25</t>
         </is>
       </c>
       <c r="E13" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Kralingen v.J.</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Strijen</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
-          <t>23:39:18</t>
+          <t>23:40</t>
         </is>
       </c>
       <c r="E14" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Pepper C.</t>
         </is>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>Schiedam</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
-          <t>24:27:11</t>
+          <t>24:28</t>
         </is>
       </c>
       <c r="E15" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Kraal CD</t>
         </is>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
-          <t>24:36:68</t>
+          <t>24:37</t>
         </is>
       </c>
       <c r="E16" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Egdom H</t>
         </is>
       </c>
       <c r="C17" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D17" s="8" t="inlineStr">
         <is>
-          <t>24:38:25</t>
+          <t>24:39</t>
         </is>
       </c>
       <c r="E17" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Doe N van der</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
-          <t>24:46:48</t>
+          <t>24:47</t>
         </is>
       </c>
       <c r="E18" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
           <t>Brakel v.D.</t>
         </is>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
-          <t>25:41:83</t>
+          <t>25:42</t>
         </is>
       </c>
       <c r="E19" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Brakel v.R.</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
-          <t>25:45:02</t>
+          <t>25:46</t>
         </is>
       </c>
       <c r="E20" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Aardoom C.</t>
         </is>
       </c>
       <c r="C21" s="9" t="inlineStr">
         <is>
           <t>'s-Gravendeel</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
-          <t>25:50:01</t>
+          <t>25:51</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Hartigh K.</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Poortugaal</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>25:58:28</t>
+          <t>25:59</t>
         </is>
       </c>
       <c r="E22" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Voormeulen C.</t>
         </is>
       </c>
       <c r="C23" s="9" t="inlineStr">
         <is>
           <t>Rijswijk Zh</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
-          <t>26:29:28</t>
+          <t>26:30</t>
         </is>
       </c>
       <c r="E23" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Leijdens M.</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>26:51:09</t>
+          <t>26:52</t>
         </is>
       </c>
       <c r="E24" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Mourits M</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
           <t>Oud Beijerland</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
-          <t>28:08:61</t>
+          <t>28:09</t>
         </is>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>Luijendijk H.</t>
         </is>
       </c>
       <c r="C26" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D26" s="6" t="inlineStr">
         <is>
-          <t>28:09:42</t>
+          <t>28:10</t>
         </is>
       </c>
       <c r="E26" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
           <t>Luijendijk B.</t>
         </is>
       </c>
       <c r="C27" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
-          <t>29:08:22</t>
+          <t>29:09</t>
         </is>
       </c>
       <c r="E27" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Goslinga-de Haan E.</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Mijnsheerenland</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
-          <t>29:25:53</t>
+          <t>29:26</t>
         </is>
       </c>
       <c r="E28" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B29" s="9" t="inlineStr">
         <is>
           <t>Meijden van der B.</t>
         </is>
       </c>
       <c r="C29" s="9" t="inlineStr">
         <is>
           <t>Mijnsheerenland</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
-          <t>29:35:03</t>
+          <t>29:36</t>
         </is>
       </c>
       <c r="E29" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>Jonker J</t>
         </is>
       </c>
       <c r="C30" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D30" s="6" t="inlineStr">
         <is>
-          <t>29:44:91</t>
+          <t>29:45</t>
         </is>
       </c>
       <c r="E30" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B31" s="9" t="inlineStr">
         <is>
           <t>Tolenaars K</t>
         </is>
       </c>
       <c r="C31" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D31" s="8" t="inlineStr">
         <is>
-          <t>29:51:24</t>
+          <t>29:52</t>
         </is>
       </c>
       <c r="E31" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Reedijk</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
-          <t>29:54:58</t>
+          <t>29:55</t>
         </is>
       </c>
       <c r="E32" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Noordijk J</t>
         </is>
       </c>
       <c r="C33" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D33" s="8" t="inlineStr">
         <is>
-          <t>30:16:63</t>
+          <t>30:17</t>
         </is>
       </c>
       <c r="E33" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Bruijn I.de</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Oud Beijerland</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
-          <t>31:01:00</t>
+          <t>31:02</t>
         </is>
       </c>
       <c r="E34" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>Kuipers M</t>
         </is>
       </c>
       <c r="C35" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
-          <t>31:05:96</t>
+          <t>31:06</t>
         </is>
       </c>
       <c r="E35" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Kempen J van</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Barendrecht</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
-          <t>31:30:15</t>
+          <t>31:31</t>
         </is>
       </c>
       <c r="E36" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Post Q.</t>
         </is>
       </c>
       <c r="C37" s="9" t="inlineStr">
         <is>
           <t>Spijkenisse</t>
         </is>
       </c>
       <c r="D37" s="8" t="inlineStr">
         <is>
-          <t>33:14:47</t>
+          <t>33:15</t>
         </is>
       </c>
       <c r="E37" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Putten v.C.</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
-          <t>34:23:18</t>
+          <t>34:24</t>
         </is>
       </c>
       <c r="E38" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>Putten M van</t>
         </is>
       </c>
       <c r="C39" s="9" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
-          <t>34:23:46</t>
+          <t>34:24</t>
         </is>
       </c>
       <c r="E39" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Rozendaal M</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Numansdorp</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
-          <t>34:24:52</t>
+          <t>34:25</t>
         </is>
       </c>
       <c r="E40" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Floor C</t>
         </is>
       </c>
       <c r="C41" s="9" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D41" s="8" t="inlineStr">
         <is>
-          <t>34:28:82</t>
+          <t>34:29</t>
         </is>
       </c>
       <c r="E41" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>HSEN, 2</t>
         </is>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B44" s="5" t="inlineStr">