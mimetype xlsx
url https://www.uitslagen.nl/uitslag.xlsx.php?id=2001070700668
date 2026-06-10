--- v0 (2025-12-07)
+++ v1 (2026-06-10)
@@ -525,51 +525,51 @@
         </is>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>Afstand</t>
+          <t>Tijd</t>
         </is>
       </c>
       <c r="E20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>Ciske van Gestel</t>
         </is>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
           <t>Chaam</t>
         </is>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="8" t="inlineStr">