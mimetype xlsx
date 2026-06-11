--- v0 (2026-03-14)
+++ v1 (2026-06-11)
@@ -226,51 +226,51 @@
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Fish-Potato Run</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Urk - Zaterdag 8 september 2001</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>, DSTRIJD HEREN SENIOREN</t>
+          <t>HSEN, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
@@ -1102,51 +1102,51 @@
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Gerrit Duits</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Horror</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
           <t>57:45</t>
         </is>
       </c>
       <c r="E42" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>, DSTRIJD HEREN 40+</t>
+          <t>H40+, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D45" s="5" t="inlineStr">
         <is>
@@ -1955,51 +1955,51 @@
         </is>
       </c>
       <c r="B81" s="9" t="inlineStr">
         <is>
           <t>Johan van Santen</t>
         </is>
       </c>
       <c r="C81" s="9" t="inlineStr">
         <is>
           <t>Veteranen Nederland</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>1:04:22</t>
         </is>
       </c>
       <c r="E81" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>, DSTRIJD HEREN 50+</t>
+          <t>H50+, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B84" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D84" s="5" t="inlineStr">
         <is>
@@ -2471,51 +2471,51 @@
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>Klaas Duits</t>
         </is>
       </c>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>Horror</t>
         </is>
       </c>
       <c r="D105" s="6" t="inlineStr">
         <is>
           <t>1:05:50</t>
         </is>
       </c>
       <c r="E105" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>WEDSTRIJD, HEREN 60+</t>
+          <t>H60+, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D108" s="5" t="inlineStr">
         <is>
@@ -2600,51 +2600,51 @@
         </is>
       </c>
       <c r="B112" s="9" t="inlineStr">
         <is>
           <t>Wybren Visser</t>
         </is>
       </c>
       <c r="C112" s="9" t="inlineStr">
         <is>
           <t>Friesland</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>1:47:52</t>
         </is>
       </c>
       <c r="E112" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>WEDSTRIJD, DAMES</t>
+          <t>DAMES, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B115" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D115" s="5" t="inlineStr">
         <is>
@@ -2725,51 +2725,51 @@
         </is>
       </c>
       <c r="B119" s="9" t="inlineStr">
         <is>
           <t>Thea van de Meulen</t>
         </is>
       </c>
       <c r="C119" s="9" t="inlineStr">
         <is>
           <t>Friesland</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>1:00:40</t>
         </is>
       </c>
       <c r="E119" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>WEDSTRIJD, DAMES VETERANEN</t>
+          <t>DVET, WEDSTRIJD</t>
         </is>
       </c>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B122" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C122" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D122" s="5" t="inlineStr">
         <is>
@@ -2969,51 +2969,51 @@
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>Wilma Kamphorst</t>
         </is>
       </c>
       <c r="C131" s="7" t="inlineStr">
         <is>
           <t>Artemis</t>
         </is>
       </c>
       <c r="D131" s="6" t="inlineStr">
         <is>
           <t>1:05:25</t>
         </is>
       </c>
       <c r="E131" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>RECREANTEN, DAMES</t>
+          <t>DAMES, RECREANTEN</t>
         </is>
       </c>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B134" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C134" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D134" s="5" t="inlineStr">
         <is>
@@ -4202,51 +4202,51 @@
         </is>
       </c>
       <c r="B186" s="9" t="inlineStr">
         <is>
           <t>Sheila Waarde</t>
         </is>
       </c>
       <c r="C186" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
           <t>1:28:56</t>
         </is>
       </c>
       <c r="E186" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>, CREANTEN HEREN</t>
+          <t>HEREN, RECREANTEN</t>
         </is>
       </c>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B189" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D189" s="5" t="inlineStr">
         <is>
@@ -12791,51 +12791,51 @@
         </is>
       </c>
       <c r="B561" s="9" t="inlineStr">
         <is>
           <t>Evert van der Voort</t>
         </is>
       </c>
       <c r="C561" s="9" t="inlineStr">
         <is>
           <t>Emmeloord</t>
         </is>
       </c>
       <c r="D561" s="8" t="inlineStr">
         <is>
           <t>1:38:49</t>
         </is>
       </c>
       <c r="E561" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="563">
       <c r="A563" s="4" t="inlineStr">
         <is>
-          <t>, EELERS</t>
+          <t>WHEEL, WHEELERS</t>
         </is>
       </c>
       <c r="B563" s="4"/>
       <c r="C563" s="4"/>
       <c r="D563" s="4"/>
       <c r="E563" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="564">
       <c r="A564" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B564" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C564" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D564" s="5" t="inlineStr">
         <is>