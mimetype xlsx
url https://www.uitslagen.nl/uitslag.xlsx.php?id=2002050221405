--- v0 (2026-03-13)
+++ v1 (2026-06-11)
@@ -832,249 +832,249 @@
         </is>
       </c>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>Tijd</t>
+          <t>Afstand</t>
         </is>
       </c>
       <c r="E33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Willem Bos</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>Ermelo</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
-          <t>23:75</t>
+          <t>2.375</t>
         </is>
       </c>
       <c r="E34" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>Patrick Winkeler</t>
         </is>
       </c>
       <c r="C35" s="9" t="inlineStr">
         <is>
           <t>Ermelo</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
-          <t>27:75</t>
+          <t>2.775</t>
         </is>
       </c>
       <c r="E35" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>Jan Bertijn</t>
         </is>
       </c>
       <c r="C36" s="7" t="inlineStr">
         <is>
           <t>Harderwijk</t>
         </is>
       </c>
       <c r="D36" s="6" t="inlineStr">
         <is>
-          <t>29:54</t>
+          <t>2.954</t>
         </is>
       </c>
       <c r="E36" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B37" s="9" t="inlineStr">
         <is>
           <t>Marco de Meer</t>
         </is>
       </c>
       <c r="C37" s="9" t="inlineStr">
         <is>
           <t>Harderwijk</t>
         </is>
       </c>
       <c r="D37" s="8" t="inlineStr">
         <is>
-          <t>32:11</t>
+          <t>3.211</t>
         </is>
       </c>
       <c r="E37" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Geert Bertijn</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Harderwijk</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
-          <t>33:58</t>
+          <t>3.358</t>
         </is>
       </c>
       <c r="E38" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
           <t>COOPE, COOPERTEST</t>
         </is>
       </c>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>Tijd</t>
+          <t>Afstand</t>
         </is>
       </c>
       <c r="E41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Iris Bouw</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Harderwijk</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
-          <t>21:60</t>
+          <t>2.160</t>
         </is>
       </c>
       <c r="E42" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
           <t>Rosalie Krijgsman</t>
         </is>
       </c>
       <c r="C43" s="9" t="inlineStr">
         <is>
           <t>Harderwijk</t>
         </is>
       </c>
       <c r="D43" s="8" t="inlineStr">
         <is>
-          <t>27:98</t>
+          <t>2.798</t>
         </is>
       </c>
       <c r="E43" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
           <t>10 KM, 10 KM</t>
         </is>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B46" s="5" t="inlineStr">