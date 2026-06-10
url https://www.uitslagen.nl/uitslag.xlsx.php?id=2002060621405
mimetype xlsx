--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -252,74 +252,74 @@
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>Tijd</t>
+          <t>Afstand</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Dorian van Dalen</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>Ermelo</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>23:75</t>
+          <t>2.375</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>5 KMH, 5 KM</t>
         </is>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">