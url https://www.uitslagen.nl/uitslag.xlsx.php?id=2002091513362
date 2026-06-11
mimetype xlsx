--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -394,51 +394,51 @@
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>34:40</t>
         </is>
       </c>
       <c r="E10" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>René Bakker</t>
         </is>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>'t Zand</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
-          <t>34:4</t>
+          <t>34:42</t>
         </is>
       </c>
       <c r="E11" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Frans vd Brand</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Rijen</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>35:11</t>
         </is>
       </c>
@@ -1135,51 +1135,51 @@
       <c r="D45" s="6" t="inlineStr">
         <is>
           <t>26:09</t>
         </is>
       </c>
       <c r="E45" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B46" s="9" t="inlineStr">
         <is>
           <t>René Suur</t>
         </is>
       </c>
       <c r="C46" s="9" t="inlineStr">
         <is>
           <t>Rijen</t>
         </is>
       </c>
       <c r="D46" s="8" t="inlineStr">
         <is>
-          <t>27:1</t>
+          <t>27:15</t>
         </is>
       </c>
       <c r="E46" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>V, 5000 METER</t>
         </is>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">