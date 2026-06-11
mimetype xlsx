--- v0 (2026-03-03)
+++ v1 (2026-06-11)
@@ -5058,51 +5058,51 @@
       <c r="D246" s="6" t="inlineStr">
         <is>
           <t>46:49</t>
         </is>
       </c>
       <c r="E246" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
       <c r="A247" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B247" s="9" t="inlineStr">
         <is>
           <t>René Mause</t>
         </is>
       </c>
       <c r="C247" s="9" t="inlineStr">
         <is>
           <t>Esschweiler</t>
         </is>
       </c>
       <c r="D247" s="8" t="inlineStr">
         <is>
-          <t>47:1</t>
+          <t>47:15</t>
         </is>
       </c>
       <c r="E247" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
       <c r="A248" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>Jorg Schaefer</t>
         </is>
       </c>
       <c r="C248" s="7" t="inlineStr">
         <is>
           <t>Alsdorf</t>
         </is>
       </c>
       <c r="D248" s="6" t="inlineStr">
         <is>
           <t>49:28</t>
         </is>
       </c>
@@ -6106,51 +6106,51 @@
           <t>Lothar Laven</t>
         </is>
       </c>
       <c r="C306" s="9"/>
       <c r="D306" s="8" t="inlineStr">
         <is>
           <t>47:45</t>
         </is>
       </c>
       <c r="E306" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
           <t>Roland Krökel</t>
         </is>
       </c>
       <c r="C307" s="7"/>
       <c r="D307" s="6" t="inlineStr">
         <is>
-          <t>48:1</t>
+          <t>48:15</t>
         </is>
       </c>
       <c r="E307" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B308" s="9" t="inlineStr">
         <is>
           <t>Herman Gerards</t>
         </is>
       </c>
       <c r="C308" s="9"/>
       <c r="D308" s="8" t="inlineStr">
         <is>
           <t>48:45</t>
         </is>
       </c>
       <c r="E308" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="6" t="inlineStr">
@@ -6450,51 +6450,51 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D326" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E326" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="327">
       <c r="A327" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B327" s="7" t="inlineStr">
         <is>
           <t>They Lückers</t>
         </is>
       </c>
       <c r="C327" s="7"/>
       <c r="D327" s="6" t="inlineStr">
         <is>
-          <t>47:5</t>
+          <t>47:55</t>
         </is>
       </c>
       <c r="E327" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B328" s="9" t="inlineStr">
         <is>
           <t>Bernd Hensgens</t>
         </is>
       </c>
       <c r="C328" s="9"/>
       <c r="D328" s="8" t="inlineStr">
         <is>
           <t>49:03</t>
         </is>
       </c>
       <c r="E328" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="6" t="inlineStr">
@@ -6507,51 +6507,51 @@
           <t>Peter Kleuters</t>
         </is>
       </c>
       <c r="C329" s="7"/>
       <c r="D329" s="6" t="inlineStr">
         <is>
           <t>52:36</t>
         </is>
       </c>
       <c r="E329" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B330" s="9" t="inlineStr">
         <is>
           <t>Manfred Pörner</t>
         </is>
       </c>
       <c r="C330" s="9"/>
       <c r="D330" s="8" t="inlineStr">
         <is>
-          <t>54:2</t>
+          <t>54:25</t>
         </is>
       </c>
       <c r="E330" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B331" s="7" t="inlineStr">
         <is>
           <t>Arnold van der Goot</t>
         </is>
       </c>
       <c r="C331" s="7" t="inlineStr">
         <is>
           <t>Brunssum</t>
         </is>
       </c>
       <c r="D331" s="6" t="inlineStr">
         <is>
           <t>54:29</t>
         </is>
       </c>
@@ -6981,51 +6981,51 @@
           <t>John Geurtz</t>
         </is>
       </c>
       <c r="C355" s="7"/>
       <c r="D355" s="6" t="inlineStr">
         <is>
           <t>54:56</t>
         </is>
       </c>
       <c r="E355" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="356">
       <c r="A356" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B356" s="9" t="inlineStr">
         <is>
           <t>René Koopmans</t>
         </is>
       </c>
       <c r="C356" s="9"/>
       <c r="D356" s="8" t="inlineStr">
         <is>
-          <t>55:2</t>
+          <t>55:25</t>
         </is>
       </c>
       <c r="E356" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
       <c r="A357" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B357" s="7" t="inlineStr">
         <is>
           <t>Harrie Kusters</t>
         </is>
       </c>
       <c r="C357" s="7"/>
       <c r="D357" s="6" t="inlineStr">
         <is>
           <t>58:15</t>
         </is>
       </c>
       <c r="E357" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
       <c r="A358" s="8" t="inlineStr">
@@ -7193,51 +7193,51 @@
       <c r="D367" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E367" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="368">
       <c r="A368" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B368" s="7" t="inlineStr">
         <is>
           <t>Pütz Günter</t>
         </is>
       </c>
       <c r="C368" s="7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D368" s="6" t="inlineStr">
         <is>
-          <t>1:07:</t>
+          <t>1:07:30</t>
         </is>
       </c>
       <c r="E368" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="369">
       <c r="A369" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B369" s="9" t="inlineStr">
         <is>
           <t>Dieter Olbrich</t>
         </is>
       </c>
       <c r="C369" s="9"/>
       <c r="D369" s="8" t="inlineStr">
         <is>
           <t>1:08:15</t>
         </is>
       </c>
       <c r="E369" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1"/>