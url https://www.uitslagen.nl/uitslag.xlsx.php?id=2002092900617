--- v0 (2026-03-12)
+++ v1 (2026-06-11)
@@ -441,56 +441,56 @@
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>47:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Wim de Keyser</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>48:1</t>
+          <t>48:17</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
-          <t>48:1</t>
+          <t>48:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Mohamed Labquira</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Marokko</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>48:40</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
@@ -2534,56 +2534,56 @@
       </c>
       <c r="E90" s="6" t="inlineStr">
         <is>
           <t>49:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B91" s="9" t="inlineStr">
         <is>
           <t>Jos Lemmens</t>
         </is>
       </c>
       <c r="C91" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
-          <t>50:0</t>
+          <t>50:02</t>
         </is>
       </c>
       <c r="E91" s="8" t="inlineStr">
         <is>
-          <t>50:0</t>
+          <t>50:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>Christ Henet</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Ciko '66</t>
         </is>
       </c>
       <c r="D92" s="6" t="inlineStr">
         <is>
           <t>51:20</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
@@ -10650,56 +10650,56 @@
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
           <t>1:02:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
       <c r="A399" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B399" s="7" t="inlineStr">
         <is>
           <t>Lubèrt Mulder</t>
         </is>
       </c>
       <c r="C399" s="7" t="inlineStr">
         <is>
           <t>Voorthuizen</t>
         </is>
       </c>
       <c r="D399" s="6" t="inlineStr">
         <is>
-          <t>1:03:3</t>
+          <t>1:03:30</t>
         </is>
       </c>
       <c r="E399" s="6" t="inlineStr">
         <is>
-          <t>1:03:1</t>
+          <t>1:03:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
       <c r="A400" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B400" s="9" t="inlineStr">
         <is>
           <t>Jan Wevers</t>
         </is>
       </c>
       <c r="C400" s="9" t="inlineStr">
         <is>
           <t>Aalten</t>
         </is>
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
           <t>1:03:33</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
@@ -10920,56 +10920,56 @@
       </c>
       <c r="E408" s="8" t="inlineStr">
         <is>
           <t>1:04:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="6" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B409" s="7" t="inlineStr">
         <is>
           <t>André Jorissen</t>
         </is>
       </c>
       <c r="C409" s="7" t="inlineStr">
         <is>
           <t>Doetinchem</t>
         </is>
       </c>
       <c r="D409" s="6" t="inlineStr">
         <is>
-          <t>1:04:0</t>
+          <t>1:04:08</t>
         </is>
       </c>
       <c r="E409" s="6" t="inlineStr">
         <is>
-          <t>1:03:3</t>
+          <t>1:03:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B410" s="9" t="inlineStr">
         <is>
           <t>Godfried Wopereis</t>
         </is>
       </c>
       <c r="C410" s="9" t="inlineStr">
         <is>
           <t>Lichtenvoorde</t>
         </is>
       </c>
       <c r="D410" s="8" t="inlineStr">
         <is>
           <t>1:04:09</t>
         </is>
       </c>
       <c r="E410" s="8" t="inlineStr">
@@ -11865,56 +11865,56 @@
       </c>
       <c r="E443" s="6" t="inlineStr">
         <is>
           <t>1:06:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
       <c r="A444" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B444" s="9" t="inlineStr">
         <is>
           <t>Robert Böcker</t>
         </is>
       </c>
       <c r="C444" s="9" t="inlineStr">
         <is>
           <t>Zutphen</t>
         </is>
       </c>
       <c r="D444" s="8" t="inlineStr">
         <is>
-          <t>1:06:2</t>
+          <t>1:06:22</t>
         </is>
       </c>
       <c r="E444" s="8" t="inlineStr">
         <is>
-          <t>1:06:0</t>
+          <t>1:06:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
       <c r="A445" s="6" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B445" s="7" t="inlineStr">
         <is>
           <t>Ali Onder Samdereli</t>
         </is>
       </c>
       <c r="C445" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D445" s="6" t="inlineStr">
         <is>
           <t>1:06:26</t>
         </is>
       </c>
       <c r="E445" s="6" t="inlineStr">
@@ -12081,56 +12081,56 @@
       </c>
       <c r="E451" s="6" t="inlineStr">
         <is>
           <t>1:06:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
       <c r="A452" s="8" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="B452" s="9" t="inlineStr">
         <is>
           <t>André Domen</t>
         </is>
       </c>
       <c r="C452" s="9" t="inlineStr">
         <is>
           <t>Mijdrecht</t>
         </is>
       </c>
       <c r="D452" s="8" t="inlineStr">
         <is>
-          <t>1:06:3</t>
+          <t>1:06:39</t>
         </is>
       </c>
       <c r="E452" s="8" t="inlineStr">
         <is>
-          <t>1:06:3</t>
+          <t>1:06:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="6" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B453" s="7" t="inlineStr">
         <is>
           <t>Wiilie Jansen</t>
         </is>
       </c>
       <c r="C453" s="7" t="inlineStr">
         <is>
           <t>Doorwerth</t>
         </is>
       </c>
       <c r="D453" s="6" t="inlineStr">
         <is>
           <t>1:06:41</t>
         </is>
       </c>
       <c r="E453" s="6" t="inlineStr">
@@ -12945,56 +12945,56 @@
       </c>
       <c r="E483" s="6" t="inlineStr">
         <is>
           <t>1:07:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
       <c r="A484" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B484" s="9" t="inlineStr">
         <is>
           <t>André Broekhaus</t>
         </is>
       </c>
       <c r="C484" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D484" s="8" t="inlineStr">
         <is>
-          <t>1:08:0</t>
+          <t>1:08:07</t>
         </is>
       </c>
       <c r="E484" s="8" t="inlineStr">
         <is>
-          <t>1:07:5</t>
+          <t>1:07:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
       <c r="A485" s="6" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="B485" s="7" t="inlineStr">
         <is>
           <t>J Kunst</t>
         </is>
       </c>
       <c r="C485" s="7" t="inlineStr">
         <is>
           <t>Beek Ubbergen</t>
         </is>
       </c>
       <c r="D485" s="6" t="inlineStr">
         <is>
           <t>1:08:10</t>
         </is>
       </c>
       <c r="E485" s="6" t="inlineStr">
@@ -14835,56 +14835,56 @@
       </c>
       <c r="E553" s="6" t="inlineStr">
         <is>
           <t>1:09:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="554">
       <c r="A554" s="8" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B554" s="9" t="inlineStr">
         <is>
           <t>René Derksen</t>
         </is>
       </c>
       <c r="C554" s="9" t="inlineStr">
         <is>
           <t>Elst Gld</t>
         </is>
       </c>
       <c r="D554" s="8" t="inlineStr">
         <is>
-          <t>1:10:2</t>
+          <t>1:10:26</t>
         </is>
       </c>
       <c r="E554" s="8" t="inlineStr">
         <is>
-          <t>1:10:1</t>
+          <t>1:10:16</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="555">
       <c r="A555" s="6" t="inlineStr">
         <is>
           <t>215</t>
         </is>
       </c>
       <c r="B555" s="7" t="inlineStr">
         <is>
           <t>Pierre Pichot du Pless</t>
         </is>
       </c>
       <c r="C555" s="7" t="inlineStr">
         <is>
           <t>Meteren</t>
         </is>
       </c>
       <c r="D555" s="6" t="inlineStr">
         <is>
           <t>1:10:29</t>
         </is>
       </c>
       <c r="E555" s="6" t="inlineStr">
@@ -15294,56 +15294,56 @@
       </c>
       <c r="E570" s="8" t="inlineStr">
         <is>
           <t>1:10:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="571">
       <c r="A571" s="6" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="B571" s="7" t="inlineStr">
         <is>
           <t>René ten Hove</t>
         </is>
       </c>
       <c r="C571" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D571" s="6" t="inlineStr">
         <is>
-          <t>1:10:5</t>
+          <t>1:10:50</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
-          <t>1:09:3</t>
+          <t>1:09:33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="572">
       <c r="A572" s="8" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="B572" s="9" t="inlineStr">
         <is>
           <t>Calvin Ducreay</t>
         </is>
       </c>
       <c r="C572" s="9" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
           <t>1:10:51</t>
         </is>
       </c>
       <c r="E572" s="8" t="inlineStr">
@@ -22260,56 +22260,56 @@
       </c>
       <c r="E828" s="8" t="inlineStr">
         <is>
           <t>1:16:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
       <c r="A829" s="6" t="inlineStr">
         <is>
           <t>489</t>
         </is>
       </c>
       <c r="B829" s="7" t="inlineStr">
         <is>
           <t>René van Tilburg</t>
         </is>
       </c>
       <c r="C829" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D829" s="6" t="inlineStr">
         <is>
-          <t>1:17:4</t>
+          <t>1:17:49</t>
         </is>
       </c>
       <c r="E829" s="6" t="inlineStr">
         <is>
-          <t>1:16:4</t>
+          <t>1:16:44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
       <c r="A830" s="8" t="inlineStr">
         <is>
           <t>490</t>
         </is>
       </c>
       <c r="B830" s="9" t="inlineStr">
         <is>
           <t>Jos Hersbach</t>
         </is>
       </c>
       <c r="C830" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D830" s="8" t="inlineStr">
         <is>
           <t>1:17:50</t>
         </is>
       </c>
       <c r="E830" s="8" t="inlineStr">
@@ -23961,56 +23961,56 @@
       </c>
       <c r="E891" s="6" t="inlineStr">
         <is>
           <t>1:17:30</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="892">
       <c r="A892" s="8" t="inlineStr">
         <is>
           <t>552</t>
         </is>
       </c>
       <c r="B892" s="9" t="inlineStr">
         <is>
           <t>Hendrik Nicolaï</t>
         </is>
       </c>
       <c r="C892" s="9" t="inlineStr">
         <is>
           <t>Dieren</t>
         </is>
       </c>
       <c r="D892" s="8" t="inlineStr">
         <is>
-          <t>1:19:2</t>
+          <t>1:19:22</t>
         </is>
       </c>
       <c r="E892" s="8" t="inlineStr">
         <is>
-          <t>1:17:5</t>
+          <t>1:17:50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="893">
       <c r="A893" s="6" t="inlineStr">
         <is>
           <t>553</t>
         </is>
       </c>
       <c r="B893" s="7" t="inlineStr">
         <is>
           <t>Gerard van Biesen</t>
         </is>
       </c>
       <c r="C893" s="7" t="inlineStr">
         <is>
           <t>Capelle aan den IJss</t>
         </is>
       </c>
       <c r="D893" s="6" t="inlineStr">
         <is>
           <t>1:19:23</t>
         </is>
       </c>
       <c r="E893" s="6" t="inlineStr">
@@ -26472,56 +26472,56 @@
       </c>
       <c r="E984" s="8" t="inlineStr">
         <is>
           <t>1:20:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="985">
       <c r="A985" s="6" t="inlineStr">
         <is>
           <t>645</t>
         </is>
       </c>
       <c r="B985" s="7" t="inlineStr">
         <is>
           <t>André van IJperen</t>
         </is>
       </c>
       <c r="C985" s="7" t="inlineStr">
         <is>
           <t>Vlaardingen</t>
         </is>
       </c>
       <c r="D985" s="6" t="inlineStr">
         <is>
-          <t>1:21:3</t>
+          <t>1:21:39</t>
         </is>
       </c>
       <c r="E985" s="6" t="inlineStr">
         <is>
-          <t>1:20:0</t>
+          <t>1:20:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="986">
       <c r="A986" s="8" t="inlineStr">
         <is>
           <t>646</t>
         </is>
       </c>
       <c r="B986" s="9" t="inlineStr">
         <is>
           <t>Mark Brazier</t>
         </is>
       </c>
       <c r="C986" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D986" s="8" t="inlineStr">
         <is>
           <t>1:21:40</t>
         </is>
       </c>
       <c r="E986" s="8" t="inlineStr">
@@ -28200,56 +28200,56 @@
       </c>
       <c r="E1048" s="8" t="inlineStr">
         <is>
           <t>1:23:27</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
       <c r="A1049" s="6" t="inlineStr">
         <is>
           <t>709</t>
         </is>
       </c>
       <c r="B1049" s="7" t="inlineStr">
         <is>
           <t>José Sparreboom</t>
         </is>
       </c>
       <c r="C1049" s="7" t="inlineStr">
         <is>
           <t>Ridderkerk</t>
         </is>
       </c>
       <c r="D1049" s="6" t="inlineStr">
         <is>
-          <t>1:23:3</t>
+          <t>1:23:39</t>
         </is>
       </c>
       <c r="E1049" s="6" t="inlineStr">
         <is>
-          <t>1:22:3</t>
+          <t>1:22:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
       <c r="A1050" s="8" t="inlineStr">
         <is>
           <t>710</t>
         </is>
       </c>
       <c r="B1050" s="9" t="inlineStr">
         <is>
           <t>Willem Nieuwenhuis</t>
         </is>
       </c>
       <c r="C1050" s="9" t="inlineStr">
         <is>
           <t>Dieren</t>
         </is>
       </c>
       <c r="D1050" s="8" t="inlineStr">
         <is>
           <t>1:23:40</t>
         </is>
       </c>
       <c r="E1050" s="8" t="inlineStr">
@@ -28875,56 +28875,56 @@
       </c>
       <c r="E1073" s="6" t="inlineStr">
         <is>
           <t>1:23:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
       <c r="A1074" s="8" t="inlineStr">
         <is>
           <t>734</t>
         </is>
       </c>
       <c r="B1074" s="9" t="inlineStr">
         <is>
           <t>Joost Marée</t>
         </is>
       </c>
       <c r="C1074" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1074" s="8" t="inlineStr">
         <is>
-          <t>1:24:4</t>
+          <t>1:24:42</t>
         </is>
       </c>
       <c r="E1074" s="8" t="inlineStr">
         <is>
-          <t>1:22:5</t>
+          <t>1:22:51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
       <c r="A1075" s="6" t="inlineStr">
         <is>
           <t>735</t>
         </is>
       </c>
       <c r="B1075" s="7" t="inlineStr">
         <is>
           <t>Antoin Damen</t>
         </is>
       </c>
       <c r="C1075" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1075" s="6" t="inlineStr">
         <is>
           <t>1:24:43</t>
         </is>
       </c>
       <c r="E1075" s="6" t="inlineStr">
@@ -30711,56 +30711,56 @@
       </c>
       <c r="E1141" s="6" t="inlineStr">
         <is>
           <t>1:27:00</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
       <c r="A1142" s="8" t="inlineStr">
         <is>
           <t>802</t>
         </is>
       </c>
       <c r="B1142" s="9" t="inlineStr">
         <is>
           <t>André Paardekooper</t>
         </is>
       </c>
       <c r="C1142" s="9" t="inlineStr">
         <is>
           <t>Elst Gld</t>
         </is>
       </c>
       <c r="D1142" s="8" t="inlineStr">
         <is>
-          <t>1:27:4</t>
+          <t>1:27:42</t>
         </is>
       </c>
       <c r="E1142" s="8" t="inlineStr">
         <is>
-          <t>1:26:0</t>
+          <t>1:26:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
       <c r="A1143" s="6" t="inlineStr">
         <is>
           <t>803</t>
         </is>
       </c>
       <c r="B1143" s="7" t="inlineStr">
         <is>
           <t>Ap Reurink</t>
         </is>
       </c>
       <c r="C1143" s="7" t="inlineStr">
         <is>
           <t>Elst Gld</t>
         </is>
       </c>
       <c r="D1143" s="6" t="inlineStr">
         <is>
           <t>1:27:42</t>
         </is>
       </c>
       <c r="E1143" s="6" t="inlineStr">
@@ -31413,56 +31413,56 @@
       </c>
       <c r="E1167" s="6" t="inlineStr">
         <is>
           <t>1:27:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1168">
       <c r="A1168" s="8" t="inlineStr">
         <is>
           <t>828</t>
         </is>
       </c>
       <c r="B1168" s="9" t="inlineStr">
         <is>
           <t>André Dekker</t>
         </is>
       </c>
       <c r="C1168" s="9" t="inlineStr">
         <is>
           <t>Purmerend</t>
         </is>
       </c>
       <c r="D1168" s="8" t="inlineStr">
         <is>
-          <t>1:29:0</t>
+          <t>1:29:04</t>
         </is>
       </c>
       <c r="E1168" s="8" t="inlineStr">
         <is>
-          <t>1:27:3</t>
+          <t>1:27:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1169">
       <c r="A1169" s="6" t="inlineStr">
         <is>
           <t>829</t>
         </is>
       </c>
       <c r="B1169" s="7" t="inlineStr">
         <is>
           <t>Jan Freriks</t>
         </is>
       </c>
       <c r="C1169" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1169" s="6" t="inlineStr">
         <is>
           <t>1:29:08</t>
         </is>
       </c>
       <c r="E1169" s="6" t="inlineStr">
@@ -33087,56 +33087,56 @@
       </c>
       <c r="E1229" s="6" t="inlineStr">
         <is>
           <t>1:36:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1230">
       <c r="A1230" s="8" t="inlineStr">
         <is>
           <t>890</t>
         </is>
       </c>
       <c r="B1230" s="9" t="inlineStr">
         <is>
           <t>Harry Thörig</t>
         </is>
       </c>
       <c r="C1230" s="9" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1230" s="8" t="inlineStr">
         <is>
-          <t>1:37:5</t>
+          <t>1:37:54</t>
         </is>
       </c>
       <c r="E1230" s="8" t="inlineStr">
         <is>
-          <t>1:37:0</t>
+          <t>1:37:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1231">
       <c r="A1231" s="6" t="inlineStr">
         <is>
           <t>891</t>
         </is>
       </c>
       <c r="B1231" s="7" t="inlineStr">
         <is>
           <t>Mike Raaijmakers</t>
         </is>
       </c>
       <c r="C1231" s="7" t="inlineStr">
         <is>
           <t>Elst Gld</t>
         </is>
       </c>
       <c r="D1231" s="6" t="inlineStr">
         <is>
           <t>1:38:11</t>
         </is>
       </c>
       <c r="E1231" s="6" t="inlineStr">
@@ -33438,56 +33438,56 @@
       </c>
       <c r="E1242" s="8" t="inlineStr">
         <is>
           <t>1:40:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1243">
       <c r="A1243" s="6" t="inlineStr">
         <is>
           <t>903</t>
         </is>
       </c>
       <c r="B1243" s="7" t="inlineStr">
         <is>
           <t>René Tamboer</t>
         </is>
       </c>
       <c r="C1243" s="7" t="inlineStr">
         <is>
           <t>Velp Gld</t>
         </is>
       </c>
       <c r="D1243" s="6" t="inlineStr">
         <is>
-          <t>1:44:1</t>
+          <t>1:44:14</t>
         </is>
       </c>
       <c r="E1243" s="6" t="inlineStr">
         <is>
-          <t>1:43:0</t>
+          <t>1:43:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1244">
       <c r="A1244" s="8" t="inlineStr">
         <is>
           <t>904</t>
         </is>
       </c>
       <c r="B1244" s="9" t="inlineStr">
         <is>
           <t>Ben Lebbink</t>
         </is>
       </c>
       <c r="C1244" s="9" t="inlineStr">
         <is>
           <t>Zelhem</t>
         </is>
       </c>
       <c r="D1244" s="8" t="inlineStr">
         <is>
           <t>1:47:00</t>
         </is>
       </c>
       <c r="E1244" s="8" t="inlineStr">
@@ -33884,56 +33884,56 @@
       </c>
       <c r="E1260" s="6" t="inlineStr">
         <is>
           <t>1:12:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1261">
       <c r="A1261" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B1261" s="9" t="inlineStr">
         <is>
           <t>Mariëtte ten Bokkel</t>
         </is>
       </c>
       <c r="C1261" s="9" t="inlineStr">
         <is>
           <t>Hengelo Gld</t>
         </is>
       </c>
       <c r="D1261" s="8" t="inlineStr">
         <is>
-          <t>1:13:4</t>
+          <t>1:13:46</t>
         </is>
       </c>
       <c r="E1261" s="8" t="inlineStr">
         <is>
-          <t>1:12:3</t>
+          <t>1:12:38</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1262">
       <c r="A1262" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B1262" s="7" t="inlineStr">
         <is>
           <t>Esther Nolf</t>
         </is>
       </c>
       <c r="C1262" s="7" t="inlineStr">
         <is>
           <t>Dordrecht</t>
         </is>
       </c>
       <c r="D1262" s="6" t="inlineStr">
         <is>
           <t>1:13:52</t>
         </is>
       </c>
       <c r="E1262" s="6" t="inlineStr">
@@ -35396,56 +35396,56 @@
       </c>
       <c r="E1316" s="6" t="inlineStr">
         <is>
           <t>1:23:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1317">
       <c r="A1317" s="8" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="B1317" s="9" t="inlineStr">
         <is>
           <t>Judit Tömpe</t>
         </is>
       </c>
       <c r="C1317" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1317" s="8" t="inlineStr">
         <is>
-          <t>1:25:2</t>
+          <t>1:25:23</t>
         </is>
       </c>
       <c r="E1317" s="8" t="inlineStr">
         <is>
-          <t>1:24:4</t>
+          <t>1:24:41</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1318">
       <c r="A1318" s="6" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B1318" s="7" t="inlineStr">
         <is>
           <t>Annerieke Groen</t>
         </is>
       </c>
       <c r="C1318" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D1318" s="6" t="inlineStr">
         <is>
           <t>1:25:27</t>
         </is>
       </c>
       <c r="E1318" s="6" t="inlineStr">
@@ -42592,56 +42592,56 @@
       </c>
       <c r="E1584" s="8" t="inlineStr">
         <is>
           <t>33:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1585">
       <c r="A1585" s="6" t="inlineStr">
         <is>
           <t>195</t>
         </is>
       </c>
       <c r="B1585" s="7" t="inlineStr">
         <is>
           <t>Henk Rômer</t>
         </is>
       </c>
       <c r="C1585" s="7" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1585" s="6" t="inlineStr">
         <is>
-          <t>33:3</t>
+          <t>33:31</t>
         </is>
       </c>
       <c r="E1585" s="6" t="inlineStr">
         <is>
-          <t>33:2</t>
+          <t>33:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1586">
       <c r="A1586" s="8" t="inlineStr">
         <is>
           <t>196</t>
         </is>
       </c>
       <c r="B1586" s="9" t="inlineStr">
         <is>
           <t>Wesley Pieterse</t>
         </is>
       </c>
       <c r="C1586" s="9" t="inlineStr">
         <is>
           <t>Westervoort</t>
         </is>
       </c>
       <c r="D1586" s="8" t="inlineStr">
         <is>
           <t>33:31</t>
         </is>
       </c>
       <c r="E1586" s="8" t="inlineStr">
@@ -45630,56 +45630,56 @@
       </c>
       <c r="E1698" s="8" t="inlineStr">
         <is>
           <t>34:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1699">
       <c r="A1699" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B1699" s="7" t="inlineStr">
         <is>
           <t>Mariëlle Dost</t>
         </is>
       </c>
       <c r="C1699" s="7" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D1699" s="6" t="inlineStr">
         <is>
-          <t>34:0</t>
+          <t>34:09</t>
         </is>
       </c>
       <c r="E1699" s="6" t="inlineStr">
         <is>
-          <t>34:0</t>
+          <t>34:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1700">
       <c r="A1700" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B1700" s="9" t="inlineStr">
         <is>
           <t>Yvonne Vallen</t>
         </is>
       </c>
       <c r="C1700" s="9" t="inlineStr">
         <is>
           <t>Arnhem</t>
         </is>
       </c>
       <c r="D1700" s="8" t="inlineStr">
         <is>
           <t>37:21</t>
         </is>
       </c>
       <c r="E1700" s="8" t="inlineStr">
@@ -46386,56 +46386,56 @@
       </c>
       <c r="E1726" s="8" t="inlineStr">
         <is>
           <t>35:52</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1727">
       <c r="A1727" s="6" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B1727" s="7" t="inlineStr">
         <is>
           <t>Sylvia Schlüter</t>
         </is>
       </c>
       <c r="C1727" s="7" t="inlineStr">
         <is>
           <t>Zevenaar</t>
         </is>
       </c>
       <c r="D1727" s="6" t="inlineStr">
         <is>
-          <t>36:0</t>
+          <t>36:03</t>
         </is>
       </c>
       <c r="E1727" s="6" t="inlineStr">
         <is>
-          <t>35:5</t>
+          <t>35:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1728">
       <c r="A1728" s="8" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B1728" s="9" t="inlineStr">
         <is>
           <t>Tirza van der Kooij</t>
         </is>
       </c>
       <c r="C1728" s="9" t="inlineStr">
         <is>
           <t>Ede Gld</t>
         </is>
       </c>
       <c r="D1728" s="8" t="inlineStr">
         <is>
           <t>36:01</t>
         </is>
       </c>
       <c r="E1728" s="8" t="inlineStr">