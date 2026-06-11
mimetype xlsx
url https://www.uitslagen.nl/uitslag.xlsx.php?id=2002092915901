--- v0 (2026-03-05)
+++ v1 (2026-06-11)
@@ -451,51 +451,51 @@
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>29:26</t>
         </is>
       </c>
       <c r="E12" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Guy Fays</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
-          <t>29:3</t>
+          <t>29:35</t>
         </is>
       </c>
       <c r="E13" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Greg van Hest</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
           <t>29:43</t>
         </is>
       </c>
@@ -543,51 +543,51 @@
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>30:11</t>
         </is>
       </c>
       <c r="E16" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B17" s="9" t="inlineStr">
         <is>
           <t>Vincent Ternet</t>
         </is>
       </c>
       <c r="C17" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D17" s="8" t="inlineStr">
         <is>
-          <t>30:1</t>
+          <t>30:15</t>
         </is>
       </c>
       <c r="E17" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Paul Hagedoorn</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>Loopteam Ed Sligcher</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>30:37</t>
         </is>
       </c>
@@ -884,97 +884,97 @@
       <c r="D31" s="8" t="inlineStr">
         <is>
           <t>34:10</t>
         </is>
       </c>
       <c r="E31" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Corné Raaijmakers</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
-          <t>34:3</t>
+          <t>34:35</t>
         </is>
       </c>
       <c r="E32" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B33" s="9" t="inlineStr">
         <is>
           <t>Levi Sars</t>
         </is>
       </c>
       <c r="C33" s="9" t="inlineStr">
         <is>
           <t>OSS-VOLO</t>
         </is>
       </c>
       <c r="D33" s="8" t="inlineStr">
         <is>
           <t>34:38</t>
         </is>
       </c>
       <c r="E33" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>Christophe Impens</t>
         </is>
       </c>
       <c r="C34" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D34" s="6" t="inlineStr">
         <is>
-          <t>34:5</t>
+          <t>34:55</t>
         </is>
       </c>
       <c r="E34" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="9" t="inlineStr">
         <is>
           <t>John Tang</t>
         </is>
       </c>
       <c r="C35" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
           <t>35:04</t>
         </is>
       </c>
@@ -1457,97 +1457,97 @@
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>Theo vd Abbeel</t>
         </is>
       </c>
       <c r="C59" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D59" s="6" t="inlineStr">
         <is>
-          <t>30:2</t>
+          <t>30:25</t>
         </is>
       </c>
       <c r="E59" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B60" s="9" t="inlineStr">
         <is>
           <t>Jan Blockx</t>
         </is>
       </c>
       <c r="C60" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D60" s="8" t="inlineStr">
         <is>
-          <t>31:0</t>
+          <t>31:03</t>
         </is>
       </c>
       <c r="E60" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>Marc Hoeven Vd</t>
         </is>
       </c>
       <c r="C61" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D61" s="6" t="inlineStr">
         <is>
-          <t>31:0</t>
+          <t>31:06</t>
         </is>
       </c>
       <c r="E61" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B62" s="9" t="inlineStr">
         <is>
           <t>Jan Willemse</t>
         </is>
       </c>
       <c r="C62" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D62" s="8" t="inlineStr">
         <is>
           <t>32:53</t>
         </is>
       </c>
@@ -1881,51 +1881,51 @@
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>34:17</t>
         </is>
       </c>
       <c r="E78" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>Erik Bockstael</t>
         </is>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D79" s="6" t="inlineStr">
         <is>
-          <t>34:5</t>
+          <t>34:55</t>
         </is>
       </c>
       <c r="E79" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B80" s="9" t="inlineStr">
         <is>
           <t>Tini de Laat</t>
         </is>
       </c>
       <c r="C80" s="9" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>35:07</t>
         </is>
       </c>
@@ -2277,51 +2277,51 @@
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>35:44</t>
         </is>
       </c>
       <c r="E98" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>Theo Peustjens</t>
         </is>
       </c>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D99" s="6" t="inlineStr">
         <is>
-          <t>36:3</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="E99" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B100" s="9" t="inlineStr">
         <is>
           <t>R. v. Kempen</t>
         </is>
       </c>
       <c r="C100" s="9" t="inlineStr">
         <is>
           <t>PAC</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>37:46</t>
         </is>
       </c>
@@ -2719,51 +2719,51 @@
       <c r="D120" s="6" t="inlineStr">
         <is>
           <t>34:40</t>
         </is>
       </c>
       <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B121" s="9" t="inlineStr">
         <is>
           <t>Anja Buyse</t>
         </is>
       </c>
       <c r="C121" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
-          <t>34:5</t>
+          <t>34:55</t>
         </is>
       </c>
       <c r="E121" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>Christine Jemesunde</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D122" s="6" t="inlineStr">
         <is>
           <t>35:36</t>
         </is>
       </c>