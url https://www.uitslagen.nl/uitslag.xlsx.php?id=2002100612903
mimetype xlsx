--- v0 (2026-03-18)
+++ v1 (2026-06-12)
@@ -195,51 +195,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E1146"/>
+  <dimension ref="A1:E1145"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Bredase Singelloop</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Breda - Zondag 6 oktober 2002</t>
@@ -445,56 +445,56 @@
       </c>
       <c r="E11" s="8" t="inlineStr">
         <is>
           <t>1:03:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Evgeny Bozhko</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Oekraïne</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>1:04:1</t>
+          <t>1:04:19</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
-          <t>1:04:1</t>
+          <t>1:04:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>James Kipketer</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>1:04:21</t>
         </is>
       </c>
       <c r="E13" s="8" t="inlineStr">
@@ -769,56 +769,56 @@
       </c>
       <c r="E23" s="8" t="inlineStr">
         <is>
           <t>1:08:48</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Didier Knockaert</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>1:09:1</t>
+          <t>1:09:13</t>
         </is>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
-          <t>1:09:1</t>
+          <t>1:09:11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Paul Hagendoorn</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
           <t>Loopteam Ed Sligcher</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
           <t>1:09:46</t>
         </is>
       </c>
       <c r="E25" s="8" t="inlineStr">
@@ -850,56 +850,56 @@
       </c>
       <c r="E26" s="6" t="inlineStr">
         <is>
           <t>1:10:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B27" s="9" t="inlineStr">
         <is>
           <t>Norbert Groot</t>
         </is>
       </c>
       <c r="C27" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
-          <t>1:11:0</t>
+          <t>1:11:01</t>
         </is>
       </c>
       <c r="E27" s="8" t="inlineStr">
         <is>
-          <t>1:10:5</t>
+          <t>1:10:58</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>Robert Jongh</t>
         </is>
       </c>
       <c r="C28" s="7" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D28" s="6" t="inlineStr">
         <is>
           <t>1:12:20</t>
         </is>
       </c>
       <c r="E28" s="6" t="inlineStr">
@@ -1782,164 +1782,164 @@
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>Marc v.d. Hoeven</t>
         </is>
       </c>
       <c r="C63" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D63" s="6" t="inlineStr">
         <is>
-          <t>1:08:0</t>
+          <t>1:08:03</t>
         </is>
       </c>
       <c r="E63" s="6" t="inlineStr">
         <is>
-          <t>1:08:0</t>
+          <t>1:08:01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B64" s="9" t="inlineStr">
         <is>
           <t>Jos Lemmens</t>
         </is>
       </c>
       <c r="C64" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D64" s="8" t="inlineStr">
         <is>
-          <t>1:10:3</t>
+          <t>1:10:30</t>
         </is>
       </c>
       <c r="E64" s="8" t="inlineStr">
         <is>
-          <t>1:10:2</t>
+          <t>1:10:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>Amit Ne'eeman</t>
         </is>
       </c>
       <c r="C65" s="7" t="inlineStr">
         <is>
           <t>Israël</t>
         </is>
       </c>
       <c r="D65" s="6" t="inlineStr">
         <is>
-          <t>1:11:3</t>
+          <t>1:11:31</t>
         </is>
       </c>
       <c r="E65" s="6" t="inlineStr">
         <is>
-          <t>1:11:2</t>
+          <t>1:11:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B66" s="9" t="inlineStr">
         <is>
           <t>Jan Hendrickx</t>
         </is>
       </c>
       <c r="C66" s="9" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D66" s="8" t="inlineStr">
         <is>
-          <t>1:11:4</t>
+          <t>1:11:41</t>
         </is>
       </c>
       <c r="E66" s="8" t="inlineStr">
         <is>
-          <t>1:11:4</t>
+          <t>1:11:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>Eric Bokstael</t>
         </is>
       </c>
       <c r="C67" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D67" s="6" t="inlineStr">
         <is>
-          <t>1:16:0</t>
+          <t>1:16:05</t>
         </is>
       </c>
       <c r="E67" s="6" t="inlineStr">
         <is>
-          <t>1:16:0</t>
+          <t>1:16:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B68" s="9" t="inlineStr">
         <is>
           <t>Jack van Ginneken</t>
         </is>
       </c>
       <c r="C68" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D68" s="8" t="inlineStr">
         <is>
           <t>1:17:10</t>
         </is>
       </c>
       <c r="E68" s="8" t="inlineStr">
@@ -3524,56 +3524,56 @@
       </c>
       <c r="E128" s="8" t="inlineStr">
         <is>
           <t>1:24:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>Dré Brosens</t>
         </is>
       </c>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D129" s="6" t="inlineStr">
         <is>
-          <t>1:24:4</t>
+          <t>1:24:40</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
-          <t>1:24:3</t>
+          <t>1:24:36</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B130" s="9" t="inlineStr">
         <is>
           <t>Peter de Jongh</t>
         </is>
       </c>
       <c r="C130" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>1:26:15</t>
         </is>
       </c>
       <c r="E130" s="8" t="inlineStr">
@@ -5118,56 +5118,56 @@
       </c>
       <c r="E190" s="8" t="inlineStr">
         <is>
           <t>1:12:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>Tatyana Gladyr</t>
         </is>
       </c>
       <c r="C191" s="7" t="inlineStr">
         <is>
           <t>Oekraïne</t>
         </is>
       </c>
       <c r="D191" s="6" t="inlineStr">
         <is>
-          <t>1:13:5</t>
+          <t>1:13:52</t>
         </is>
       </c>
       <c r="E191" s="6" t="inlineStr">
         <is>
-          <t>1:13:4</t>
+          <t>1:13:49</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
       <c r="A192" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B192" s="9" t="inlineStr">
         <is>
           <t>Delilah Asiago</t>
         </is>
       </c>
       <c r="C192" s="9" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
           <t>1:14:50</t>
         </is>
       </c>
       <c r="E192" s="8" t="inlineStr">
@@ -5280,56 +5280,56 @@
       </c>
       <c r="E196" s="8" t="inlineStr">
         <is>
           <t>1:18:18</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
       <c r="A197" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>Annick Beckers</t>
         </is>
       </c>
       <c r="C197" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D197" s="6" t="inlineStr">
         <is>
-          <t>1:19:3</t>
+          <t>1:19:33</t>
         </is>
       </c>
       <c r="E197" s="6" t="inlineStr">
         <is>
-          <t>1:19:3</t>
+          <t>1:19:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B198" s="9" t="inlineStr">
         <is>
           <t>Esther Lanbooij</t>
         </is>
       </c>
       <c r="C198" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
           <t>1:41:35</t>
         </is>
       </c>
       <c r="E198" s="8" t="inlineStr">
@@ -6911,56 +6911,56 @@
       </c>
       <c r="E261" s="6" t="inlineStr">
         <is>
           <t>1:32:07</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B262" s="9" t="inlineStr">
         <is>
           <t>René Leenhouts</t>
         </is>
       </c>
       <c r="C262" s="9" t="inlineStr">
         <is>
           <t>Dussen</t>
         </is>
       </c>
       <c r="D262" s="8" t="inlineStr">
         <is>
-          <t>1:32:2</t>
+          <t>1:32:29</t>
         </is>
       </c>
       <c r="E262" s="8" t="inlineStr">
         <is>
-          <t>1:32:1</t>
+          <t>1:32:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
           <t>Gerard Stoop</t>
         </is>
       </c>
       <c r="C263" s="7" t="inlineStr">
         <is>
           <t>Etten-Leur</t>
         </is>
       </c>
       <c r="D263" s="6" t="inlineStr">
         <is>
           <t>1:32:33</t>
         </is>
       </c>
       <c r="E263" s="6" t="inlineStr">
@@ -8195,56 +8195,56 @@
       </c>
       <c r="E309" s="6" t="inlineStr">
         <is>
           <t>1:36:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="8" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="B310" s="9" t="inlineStr">
         <is>
           <t>André Lambregts</t>
         </is>
       </c>
       <c r="C310" s="9" t="inlineStr">
         <is>
           <t>Teteringen</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
-          <t>1:36:2</t>
+          <t>1:36:25</t>
         </is>
       </c>
       <c r="E310" s="8" t="inlineStr">
         <is>
-          <t>1:36:2</t>
+          <t>1:36:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
           <t>W. v. Breugel</t>
         </is>
       </c>
       <c r="C311" s="7" t="inlineStr">
         <is>
           <t>Ulvenhout</t>
         </is>
       </c>
       <c r="D311" s="6" t="inlineStr">
         <is>
           <t>1:36:28</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
@@ -9591,56 +9591,56 @@
       </c>
       <c r="E361" s="6" t="inlineStr">
         <is>
           <t>1:39:54</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
       <c r="A362" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B362" s="9" t="inlineStr">
         <is>
           <t>Marcel Israël</t>
         </is>
       </c>
       <c r="C362" s="9" t="inlineStr">
         <is>
           <t>Vlissingen</t>
         </is>
       </c>
       <c r="D362" s="8" t="inlineStr">
         <is>
-          <t>1:40:0</t>
+          <t>1:40:06</t>
         </is>
       </c>
       <c r="E362" s="8" t="inlineStr">
         <is>
-          <t>1:39:2</t>
+          <t>1:39:26</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
       <c r="A363" s="6" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B363" s="7" t="inlineStr">
         <is>
           <t>Hans Veldman</t>
         </is>
       </c>
       <c r="C363" s="7" t="inlineStr">
         <is>
           <t>Utrecht</t>
         </is>
       </c>
       <c r="D363" s="6" t="inlineStr">
         <is>
           <t>1:40:07</t>
         </is>
       </c>
       <c r="E363" s="6" t="inlineStr">
@@ -10586,56 +10586,56 @@
       </c>
       <c r="E398" s="8" t="inlineStr">
         <is>
           <t>1:41:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
       <c r="A399" s="6" t="inlineStr">
         <is>
           <t>179</t>
         </is>
       </c>
       <c r="B399" s="7" t="inlineStr">
         <is>
           <t>Wim Bommeljé</t>
         </is>
       </c>
       <c r="C399" s="7" t="inlineStr">
         <is>
           <t>Vlissingen</t>
         </is>
       </c>
       <c r="D399" s="6" t="inlineStr">
         <is>
-          <t>1:41:4</t>
+          <t>1:41:48</t>
         </is>
       </c>
       <c r="E399" s="6" t="inlineStr">
         <is>
-          <t>1:41:2</t>
+          <t>1:41:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
       <c r="A400" s="8" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="B400" s="9" t="inlineStr">
         <is>
           <t>Jan Schrauwen</t>
         </is>
       </c>
       <c r="C400" s="9" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
           <t>1:41:49</t>
         </is>
       </c>
       <c r="E400" s="8" t="inlineStr">
@@ -11203,56 +11203,56 @@
       </c>
       <c r="E421" s="6" t="inlineStr">
         <is>
           <t>1:42:22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
       <c r="A422" s="8" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="B422" s="9" t="inlineStr">
         <is>
           <t>René Redeman</t>
         </is>
       </c>
       <c r="C422" s="9" t="inlineStr">
         <is>
           <t>Bergen op Zoom</t>
         </is>
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
-          <t>1:42:4</t>
+          <t>1:42:45</t>
         </is>
       </c>
       <c r="E422" s="8" t="inlineStr">
         <is>
-          <t>1:42:2</t>
+          <t>1:42:21</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
       <c r="A423" s="6" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="B423" s="7" t="inlineStr">
         <is>
           <t>Peggy van de Velde</t>
         </is>
       </c>
       <c r="C423" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D423" s="6" t="inlineStr">
         <is>
           <t>1:42:47</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr">
@@ -11716,56 +11716,56 @@
       </c>
       <c r="E440" s="8" t="inlineStr">
         <is>
           <t>1:43:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
       <c r="A441" s="6" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="B441" s="7" t="inlineStr">
         <is>
           <t>André Rijk</t>
         </is>
       </c>
       <c r="C441" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D441" s="6" t="inlineStr">
         <is>
-          <t>1:43:4</t>
+          <t>1:43:41</t>
         </is>
       </c>
       <c r="E441" s="6" t="inlineStr">
         <is>
-          <t>1:43:2</t>
+          <t>1:43:23</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
       <c r="A442" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="B442" s="9" t="inlineStr">
         <is>
           <t>Ronald Hage</t>
         </is>
       </c>
       <c r="C442" s="9" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D442" s="8" t="inlineStr">
         <is>
           <t>1:43:42</t>
         </is>
       </c>
       <c r="E442" s="8" t="inlineStr">
@@ -12472,56 +12472,56 @@
       </c>
       <c r="E468" s="8" t="inlineStr">
         <is>
           <t>1:43:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
       <c r="A469" s="6" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B469" s="7" t="inlineStr">
         <is>
           <t>Dré Kamp</t>
         </is>
       </c>
       <c r="C469" s="7" t="inlineStr">
         <is>
           <t>Waspik</t>
         </is>
       </c>
       <c r="D469" s="6" t="inlineStr">
         <is>
-          <t>1:44:3</t>
+          <t>1:44:39</t>
         </is>
       </c>
       <c r="E469" s="6" t="inlineStr">
         <is>
-          <t>1:44:3</t>
+          <t>1:44:31</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
       <c r="A470" s="8" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="B470" s="9" t="inlineStr">
         <is>
           <t>Esther van den Berg</t>
         </is>
       </c>
       <c r="C470" s="9" t="inlineStr">
         <is>
           <t>Groningen</t>
         </is>
       </c>
       <c r="D470" s="8" t="inlineStr">
         <is>
           <t>1:44:42</t>
         </is>
       </c>
       <c r="E470" s="8" t="inlineStr">
@@ -13513,56 +13513,56 @@
       </c>
       <c r="E507" s="6" t="inlineStr">
         <is>
           <t>1:45:59</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
       <c r="A508" s="8" t="inlineStr">
         <is>
           <t>288</t>
         </is>
       </c>
       <c r="B508" s="9" t="inlineStr">
         <is>
           <t>Corné Dirne</t>
         </is>
       </c>
       <c r="C508" s="9" t="inlineStr">
         <is>
           <t>Nuenen</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
-          <t>1:46:1</t>
+          <t>1:46:19</t>
         </is>
       </c>
       <c r="E508" s="8" t="inlineStr">
         <is>
-          <t>1:46:0</t>
+          <t>1:46:06</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
           <t>289</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
           <t>Joris van Oosterhout</t>
         </is>
       </c>
       <c r="C509" s="7" t="inlineStr">
         <is>
           <t>Roosendaal</t>
         </is>
       </c>
       <c r="D509" s="6" t="inlineStr">
         <is>
           <t>1:46:24</t>
         </is>
       </c>
       <c r="E509" s="6" t="inlineStr">
@@ -13675,56 +13675,56 @@
       </c>
       <c r="E513" s="6" t="inlineStr">
         <is>
           <t>1:46:17</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="8" t="inlineStr">
         <is>
           <t>294</t>
         </is>
       </c>
       <c r="B514" s="9" t="inlineStr">
         <is>
           <t>André Klooster</t>
         </is>
       </c>
       <c r="C514" s="9" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
-          <t>1:46:3</t>
+          <t>1:46:33</t>
         </is>
       </c>
       <c r="E514" s="8" t="inlineStr">
         <is>
-          <t>1:45:4</t>
+          <t>1:45:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
           <t>295</t>
         </is>
       </c>
       <c r="B515" s="7" t="inlineStr">
         <is>
           <t>Leon Buijs</t>
         </is>
       </c>
       <c r="C515" s="7" t="inlineStr">
         <is>
           <t>Halsteren</t>
         </is>
       </c>
       <c r="D515" s="6" t="inlineStr">
         <is>
           <t>1:46:37</t>
         </is>
       </c>
       <c r="E515" s="6" t="inlineStr">
@@ -13810,56 +13810,56 @@
       </c>
       <c r="E518" s="8" t="inlineStr">
         <is>
           <t>1:46:37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="519">
       <c r="A519" s="6" t="inlineStr">
         <is>
           <t>299</t>
         </is>
       </c>
       <c r="B519" s="7" t="inlineStr">
         <is>
           <t>René Verdaasdonk</t>
         </is>
       </c>
       <c r="C519" s="7" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D519" s="6" t="inlineStr">
         <is>
-          <t>1:46:5</t>
+          <t>1:46:54</t>
         </is>
       </c>
       <c r="E519" s="6" t="inlineStr">
         <is>
-          <t>1:46:4</t>
+          <t>1:46:42</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="520">
       <c r="A520" s="8" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="B520" s="9" t="inlineStr">
         <is>
           <t>Arjan Jacobs</t>
         </is>
       </c>
       <c r="C520" s="9" t="inlineStr">
         <is>
           <t>Bergen op Zoom</t>
         </is>
       </c>
       <c r="D520" s="8" t="inlineStr">
         <is>
           <t>1:46:54</t>
         </is>
       </c>
       <c r="E520" s="8" t="inlineStr">
@@ -14473,51 +14473,55 @@
           <t>Martin Nottroth</t>
         </is>
       </c>
       <c r="C543" s="7" t="inlineStr">
         <is>
           <t>Zwijndrecht</t>
         </is>
       </c>
       <c r="D543" s="6" t="inlineStr">
         <is>
           <t>1:48:01</t>
         </is>
       </c>
       <c r="E543" s="6" t="inlineStr">
         <is>
           <t>1:47:46</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="544">
       <c r="A544" s="8" t="inlineStr">
         <is>
           <t>324</t>
         </is>
       </c>
-      <c r="B544" s="9"/>
+      <c r="B544" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C544" s="9" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
           <t>1:48:06</t>
         </is>
       </c>
       <c r="E544" s="8" t="inlineStr">
         <is>
           <t>1:47:28</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="545">
       <c r="A545" s="6" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
           <t>CWM Limberk</t>
@@ -15923,56 +15927,56 @@
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
           <t>1:49:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
       <c r="A598" s="8" t="inlineStr">
         <is>
           <t>378</t>
         </is>
       </c>
       <c r="B598" s="9" t="inlineStr">
         <is>
           <t>Kor Lückman</t>
         </is>
       </c>
       <c r="C598" s="9" t="inlineStr">
         <is>
           <t>Baarle Nassau</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
-          <t>1:50:2</t>
+          <t>1:50:29</t>
         </is>
       </c>
       <c r="E598" s="8" t="inlineStr">
         <is>
-          <t>1:49:4</t>
+          <t>1:49:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
           <t>379</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
           <t>Aniek de Poorter</t>
         </is>
       </c>
       <c r="C599" s="7" t="inlineStr">
         <is>
           <t>Rotterdam</t>
         </is>
       </c>
       <c r="D599" s="6" t="inlineStr">
         <is>
           <t>1:50:32</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
@@ -16031,56 +16035,56 @@
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
           <t>1:49:47</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="602">
       <c r="A602" s="8" t="inlineStr">
         <is>
           <t>382</t>
         </is>
       </c>
       <c r="B602" s="9" t="inlineStr">
         <is>
           <t>André de Keijzer</t>
         </is>
       </c>
       <c r="C602" s="9" t="inlineStr">
         <is>
           <t>Halsteren</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
-          <t>1:50:4</t>
+          <t>1:50:45</t>
         </is>
       </c>
       <c r="E602" s="8" t="inlineStr">
         <is>
-          <t>1:50:2</t>
+          <t>1:50:29</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
           <t>383</t>
         </is>
       </c>
       <c r="B603" s="7" t="inlineStr">
         <is>
           <t>Andre Lievens</t>
         </is>
       </c>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D603" s="6" t="inlineStr">
         <is>
           <t>1:50:47</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
@@ -16135,56 +16139,56 @@
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>1:50:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="606">
       <c r="A606" s="8" t="inlineStr">
         <is>
           <t>386</t>
         </is>
       </c>
       <c r="B606" s="9" t="inlineStr">
         <is>
           <t>Fred Gabriëls</t>
         </is>
       </c>
       <c r="C606" s="9" t="inlineStr">
         <is>
           <t>Oosteind</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
-          <t>1:50:5</t>
+          <t>1:50:58</t>
         </is>
       </c>
       <c r="E606" s="8" t="inlineStr">
         <is>
-          <t>1:50:4</t>
+          <t>1:50:43</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="607">
       <c r="A607" s="6" t="inlineStr">
         <is>
           <t>387</t>
         </is>
       </c>
       <c r="B607" s="7" t="inlineStr">
         <is>
           <t>A. Jakobs</t>
         </is>
       </c>
       <c r="C607" s="7" t="inlineStr">
         <is>
           <t>Gorinchem</t>
         </is>
       </c>
       <c r="D607" s="6" t="inlineStr">
         <is>
           <t>1:50:58</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr">
@@ -16702,56 +16706,56 @@
       </c>
       <c r="E626" s="8" t="inlineStr">
         <is>
           <t>1:51:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
           <t>407</t>
         </is>
       </c>
       <c r="B627" s="7" t="inlineStr">
         <is>
           <t>René Lous</t>
         </is>
       </c>
       <c r="C627" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D627" s="6" t="inlineStr">
         <is>
-          <t>1:52:2</t>
+          <t>1:52:25</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
-          <t>1:51:4</t>
+          <t>1:51:40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="628">
       <c r="A628" s="8" t="inlineStr">
         <is>
           <t>408</t>
         </is>
       </c>
       <c r="B628" s="9" t="inlineStr">
         <is>
           <t>Harry Nieuwenhuizen</t>
         </is>
       </c>
       <c r="C628" s="9" t="inlineStr">
         <is>
           <t>Prinsenbeek</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
           <t>1:52:25</t>
         </is>
       </c>
       <c r="E628" s="8" t="inlineStr">
@@ -17589,56 +17593,56 @@
       </c>
       <c r="E659" s="6" t="inlineStr">
         <is>
           <t>1:53:55</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
       <c r="A660" s="8" t="inlineStr">
         <is>
           <t>440</t>
         </is>
       </c>
       <c r="B660" s="9" t="inlineStr">
         <is>
           <t>René van Brummen</t>
         </is>
       </c>
       <c r="C660" s="9" t="inlineStr">
         <is>
           <t>Waalre</t>
         </is>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
-          <t>1:54:3</t>
+          <t>1:54:37</t>
         </is>
       </c>
       <c r="E660" s="8" t="inlineStr">
         <is>
-          <t>1:54:2</t>
+          <t>1:54:25</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
       <c r="A661" s="6" t="inlineStr">
         <is>
           <t>441</t>
         </is>
       </c>
       <c r="B661" s="7" t="inlineStr">
         <is>
           <t>Jan van den Berg</t>
         </is>
       </c>
       <c r="C661" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D661" s="6" t="inlineStr">
         <is>
           <t>1:54:44</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
@@ -18345,83 +18349,83 @@
       </c>
       <c r="E687" s="6" t="inlineStr">
         <is>
           <t>1:55:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
       <c r="A688" s="8" t="inlineStr">
         <is>
           <t>468</t>
         </is>
       </c>
       <c r="B688" s="9" t="inlineStr">
         <is>
           <t>Jan Föllings</t>
         </is>
       </c>
       <c r="C688" s="9" t="inlineStr">
         <is>
           <t>Doetinchem</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
-          <t>1:56:2</t>
+          <t>1:56:22</t>
         </is>
       </c>
       <c r="E688" s="8" t="inlineStr">
         <is>
-          <t>1:56:0</t>
+          <t>1:56:08</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
           <t>469</t>
         </is>
       </c>
       <c r="B689" s="7" t="inlineStr">
         <is>
           <t>Marie-José Bakermans</t>
         </is>
       </c>
       <c r="C689" s="7" t="inlineStr">
         <is>
           <t>Bavel</t>
         </is>
       </c>
       <c r="D689" s="6" t="inlineStr">
         <is>
-          <t>1:56:2</t>
+          <t>1:56:27</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
-          <t>1:55:4</t>
+          <t>1:55:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="690">
       <c r="A690" s="8" t="inlineStr">
         <is>
           <t>470</t>
         </is>
       </c>
       <c r="B690" s="9" t="inlineStr">
         <is>
           <t>Pieter van Ochten</t>
         </is>
       </c>
       <c r="C690" s="9" t="inlineStr">
         <is>
           <t>Barendrecht</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
           <t>1:56:38</t>
         </is>
       </c>
       <c r="E690" s="8" t="inlineStr">
@@ -19849,56 +19853,56 @@
       </c>
       <c r="E743" s="6" t="inlineStr">
         <is>
           <t>2:01:20</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="744">
       <c r="A744" s="8" t="inlineStr">
         <is>
           <t>524</t>
         </is>
       </c>
       <c r="B744" s="9" t="inlineStr">
         <is>
           <t>René v.d. Westen</t>
         </is>
       </c>
       <c r="C744" s="9" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D744" s="8" t="inlineStr">
         <is>
-          <t>2:02:3</t>
+          <t>2:02:36</t>
         </is>
       </c>
       <c r="E744" s="8" t="inlineStr">
         <is>
-          <t>2:02:1</t>
+          <t>2:02:15</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="745">
       <c r="A745" s="6" t="inlineStr">
         <is>
           <t>525</t>
         </is>
       </c>
       <c r="B745" s="7" t="inlineStr">
         <is>
           <t>Leo vd Velden</t>
         </is>
       </c>
       <c r="C745" s="7" t="inlineStr">
         <is>
           <t>Oosterhout Nb</t>
         </is>
       </c>
       <c r="D745" s="6" t="inlineStr">
         <is>
           <t>2:02:49</t>
         </is>
       </c>
       <c r="E745" s="6" t="inlineStr">
@@ -22084,56 +22088,56 @@
       </c>
       <c r="E828" s="8" t="inlineStr">
         <is>
           <t>1:44:05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
       <c r="A829" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B829" s="7" t="inlineStr">
         <is>
           <t>Corné Roelen</t>
         </is>
       </c>
       <c r="C829" s="7" t="inlineStr">
         <is>
           <t>Perfetti Van Melle</t>
         </is>
       </c>
       <c r="D829" s="6" t="inlineStr">
         <is>
-          <t>1:44:3</t>
+          <t>1:44:34</t>
         </is>
       </c>
       <c r="E829" s="6" t="inlineStr">
         <is>
-          <t>1:43:5</t>
+          <t>1:43:57</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
       <c r="A830" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B830" s="9" t="inlineStr">
         <is>
           <t>Peter Verspeek</t>
         </is>
       </c>
       <c r="C830" s="9" t="inlineStr">
         <is>
           <t>Florijn College II</t>
         </is>
       </c>
       <c r="D830" s="8" t="inlineStr">
         <is>
           <t>1:45:02</t>
         </is>
       </c>
       <c r="E830" s="8" t="inlineStr">
@@ -22773,56 +22777,56 @@
       </c>
       <c r="E855" s="6" t="inlineStr">
         <is>
           <t>35:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="856">
       <c r="A856" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B856" s="9" t="inlineStr">
         <is>
           <t>W. Nöller</t>
         </is>
       </c>
       <c r="C856" s="9" t="inlineStr">
         <is>
           <t>Witlox VCS</t>
         </is>
       </c>
       <c r="D856" s="8" t="inlineStr">
         <is>
-          <t>35:5</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E856" s="8" t="inlineStr">
         <is>
-          <t>35:5</t>
+          <t>35:53</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="857">
       <c r="A857" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B857" s="7" t="inlineStr">
         <is>
           <t>Carlo Snel</t>
         </is>
       </c>
       <c r="C857" s="7" t="inlineStr">
         <is>
           <t>Interbrew I</t>
         </is>
       </c>
       <c r="D857" s="6" t="inlineStr">
         <is>
           <t>36:02</t>
         </is>
       </c>
       <c r="E857" s="6" t="inlineStr">
@@ -27291,2644 +27295,2621 @@
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1027">
       <c r="A1027" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B1027" s="7" t="inlineStr">
         <is>
           <t>Ivon Schijf</t>
         </is>
       </c>
       <c r="C1027" s="7"/>
       <c r="D1027" s="6" t="inlineStr">
         <is>
           <t>2:18:02</t>
         </is>
       </c>
       <c r="E1027" s="6" t="inlineStr">
         <is>
           <t>2:18:02</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1028">
-      <c r="A1028" s="8" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
+      <c r="A1028" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1029">
+      <c r="A1029" s="4" t="inlineStr">
+        <is>
+          <t>STD15, 15 KM STUD</t>
+        </is>
+      </c>
+      <c r="B1029" s="4"/>
+      <c r="C1029" s="4"/>
+      <c r="D1029" s="4"/>
+      <c r="E1029" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1030">
+      <c r="A1030" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1030" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1030" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1030" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1030" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1031">
+      <c r="A1031" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1031" s="7" t="inlineStr">
+        <is>
+          <t>Mark van Gerwen</t>
+        </is>
+      </c>
+      <c r="C1031" s="7"/>
+      <c r="D1031" s="6" t="inlineStr">
+        <is>
+          <t>1:00:44</t>
+        </is>
+      </c>
+      <c r="E1031" s="6" t="inlineStr">
+        <is>
+          <t>1:00:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
+      <c r="A1032" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1032" s="9" t="inlineStr">
+        <is>
+          <t>Bas Jansen</t>
+        </is>
+      </c>
+      <c r="C1032" s="9"/>
+      <c r="D1032" s="8" t="inlineStr">
+        <is>
+          <t>1:04:34</t>
+        </is>
+      </c>
+      <c r="E1032" s="8" t="inlineStr">
+        <is>
+          <t>1:04:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1033">
+      <c r="A1033" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1033" s="7" t="inlineStr">
+        <is>
+          <t>Edwin v. Straten</t>
+        </is>
+      </c>
+      <c r="C1033" s="7"/>
+      <c r="D1033" s="6" t="inlineStr">
+        <is>
+          <t>1:11:55</t>
+        </is>
+      </c>
+      <c r="E1033" s="6" t="inlineStr">
+        <is>
+          <t>1:11:45</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1034">
+      <c r="A1034" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1034" s="9" t="inlineStr">
+        <is>
+          <t>Bernadette Lohmann</t>
+        </is>
+      </c>
+      <c r="C1034" s="9"/>
+      <c r="D1034" s="8" t="inlineStr">
+        <is>
+          <t>1:13:46</t>
+        </is>
+      </c>
+      <c r="E1034" s="8" t="inlineStr">
+        <is>
+          <t>1:13:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1035">
+      <c r="A1035" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1035" s="7" t="inlineStr">
+        <is>
+          <t>Ronald de Jong</t>
+        </is>
+      </c>
+      <c r="C1035" s="7" t="inlineStr">
+        <is>
+          <t>Purmerend</t>
+        </is>
+      </c>
+      <c r="D1035" s="6" t="inlineStr">
+        <is>
+          <t>1:13:46</t>
+        </is>
+      </c>
+      <c r="E1035" s="6" t="inlineStr">
+        <is>
+          <t>1:13:38</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1036">
+      <c r="A1036" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1036" s="9" t="inlineStr">
+        <is>
+          <t>Marcia Frunt</t>
+        </is>
+      </c>
+      <c r="C1036" s="9"/>
+      <c r="D1036" s="8" t="inlineStr">
+        <is>
+          <t>1:14:49</t>
+        </is>
+      </c>
+      <c r="E1036" s="8" t="inlineStr">
+        <is>
+          <t>1:14:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1037">
+      <c r="A1037" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1037" s="7" t="inlineStr">
+        <is>
+          <t>S. Jongeneelen</t>
+        </is>
+      </c>
+      <c r="C1037" s="7"/>
+      <c r="D1037" s="6" t="inlineStr">
+        <is>
+          <t>1:17:02</t>
+        </is>
+      </c>
+      <c r="E1037" s="6" t="inlineStr">
+        <is>
+          <t>1:16:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
+      <c r="A1038" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1039">
+      <c r="A1039" s="4" t="inlineStr">
+        <is>
+          <t>STD9, 9 KM STUD</t>
+        </is>
+      </c>
+      <c r="B1039" s="4"/>
+      <c r="C1039" s="4"/>
+      <c r="D1039" s="4"/>
+      <c r="E1039" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1040">
+      <c r="A1040" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1040" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1040" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1040" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1040" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1041">
+      <c r="A1041" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1041" s="7" t="inlineStr">
+        <is>
+          <t>Edwin Spits</t>
+        </is>
+      </c>
+      <c r="C1041" s="7"/>
+      <c r="D1041" s="6" t="inlineStr">
+        <is>
+          <t>34:40</t>
+        </is>
+      </c>
+      <c r="E1041" s="6" t="inlineStr">
+        <is>
+          <t>34:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1042">
+      <c r="A1042" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1042" s="9" t="inlineStr">
+        <is>
+          <t>Rob Maas</t>
+        </is>
+      </c>
+      <c r="C1042" s="9"/>
+      <c r="D1042" s="8" t="inlineStr">
+        <is>
+          <t>35:04</t>
+        </is>
+      </c>
+      <c r="E1042" s="8" t="inlineStr">
+        <is>
+          <t>34:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1043">
+      <c r="A1043" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1043" s="7" t="inlineStr">
+        <is>
+          <t>Joeri Migchelbrink</t>
+        </is>
+      </c>
+      <c r="C1043" s="7"/>
+      <c r="D1043" s="6" t="inlineStr">
+        <is>
+          <t>40:14</t>
+        </is>
+      </c>
+      <c r="E1043" s="6" t="inlineStr">
+        <is>
+          <t>40:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1044">
+      <c r="A1044" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1044" s="9" t="inlineStr">
+        <is>
+          <t>Brice Bourget</t>
+        </is>
+      </c>
+      <c r="C1044" s="9" t="inlineStr">
+        <is>
+          <t>Ulvenhout</t>
+        </is>
+      </c>
+      <c r="D1044" s="8" t="inlineStr">
+        <is>
+          <t>40:14</t>
+        </is>
+      </c>
+      <c r="E1044" s="8" t="inlineStr">
+        <is>
+          <t>39:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1045">
+      <c r="A1045" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1045" s="7" t="inlineStr">
+        <is>
+          <t>Ruerd Nauta</t>
+        </is>
+      </c>
+      <c r="C1045" s="7"/>
+      <c r="D1045" s="6" t="inlineStr">
+        <is>
+          <t>40:38</t>
+        </is>
+      </c>
+      <c r="E1045" s="6" t="inlineStr">
+        <is>
+          <t>40:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1046">
+      <c r="A1046" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1046" s="9" t="inlineStr">
+        <is>
+          <t>Bas Korteweg</t>
+        </is>
+      </c>
+      <c r="C1046" s="9"/>
+      <c r="D1046" s="8" t="inlineStr">
+        <is>
+          <t>40:43</t>
+        </is>
+      </c>
+      <c r="E1046" s="8" t="inlineStr">
+        <is>
+          <t>40:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1047">
+      <c r="A1047" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1047" s="7" t="inlineStr">
+        <is>
+          <t>René Mijderwijk</t>
+        </is>
+      </c>
+      <c r="C1047" s="7"/>
+      <c r="D1047" s="6" t="inlineStr">
+        <is>
+          <t>40:56</t>
+        </is>
+      </c>
+      <c r="E1047" s="6" t="inlineStr">
+        <is>
+          <t>40:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1048">
+      <c r="A1048" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="B1028" s="9" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A1031" s="5" t="inlineStr">
+      <c r="B1048" s="9" t="inlineStr">
+        <is>
+          <t>Mischa de Ridder</t>
+        </is>
+      </c>
+      <c r="C1048" s="9"/>
+      <c r="D1048" s="8" t="inlineStr">
+        <is>
+          <t>41:31</t>
+        </is>
+      </c>
+      <c r="E1048" s="8" t="inlineStr">
+        <is>
+          <t>40:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1049">
+      <c r="A1049" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1049" s="7" t="inlineStr">
+        <is>
+          <t>Peter Bezema</t>
+        </is>
+      </c>
+      <c r="C1049" s="7"/>
+      <c r="D1049" s="6" t="inlineStr">
+        <is>
+          <t>41:49</t>
+        </is>
+      </c>
+      <c r="E1049" s="6" t="inlineStr">
+        <is>
+          <t>41:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1050">
+      <c r="A1050" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1050" s="9" t="inlineStr">
+        <is>
+          <t>Jean-Michel Durand</t>
+        </is>
+      </c>
+      <c r="C1050" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D1050" s="8" t="inlineStr">
+        <is>
+          <t>42:20</t>
+        </is>
+      </c>
+      <c r="E1050" s="8" t="inlineStr">
+        <is>
+          <t>42:20</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1051">
+      <c r="A1051" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1051" s="7" t="inlineStr">
+        <is>
+          <t>Vivian Kabboord</t>
+        </is>
+      </c>
+      <c r="C1051" s="7"/>
+      <c r="D1051" s="6" t="inlineStr">
+        <is>
+          <t>42:54</t>
+        </is>
+      </c>
+      <c r="E1051" s="6" t="inlineStr">
+        <is>
+          <t>42:44</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1052">
+      <c r="A1052" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1052" s="9" t="inlineStr">
+        <is>
+          <t>Hamza El Abida</t>
+        </is>
+      </c>
+      <c r="C1052" s="9" t="inlineStr">
+        <is>
+          <t>Oosterhout Nb</t>
+        </is>
+      </c>
+      <c r="D1052" s="8" t="inlineStr">
+        <is>
+          <t>43:01</t>
+        </is>
+      </c>
+      <c r="E1052" s="8" t="inlineStr">
+        <is>
+          <t>42:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1053">
+      <c r="A1053" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1053" s="7" t="inlineStr">
+        <is>
+          <t>Klein Benoit</t>
+        </is>
+      </c>
+      <c r="C1053" s="7" t="inlineStr">
+        <is>
+          <t>Terheijden</t>
+        </is>
+      </c>
+      <c r="D1053" s="6" t="inlineStr">
+        <is>
+          <t>44:27</t>
+        </is>
+      </c>
+      <c r="E1053" s="6" t="inlineStr">
+        <is>
+          <t>44:06</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1054">
+      <c r="A1054" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1054" s="9" t="inlineStr">
+        <is>
+          <t>Dan Pepion</t>
+        </is>
+      </c>
+      <c r="C1054" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D1054" s="8" t="inlineStr">
+        <is>
+          <t>44:39</t>
+        </is>
+      </c>
+      <c r="E1054" s="8" t="inlineStr">
+        <is>
+          <t>44:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1055">
+      <c r="A1055" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1055" s="7" t="inlineStr">
+        <is>
+          <t>Paco v.d. Ven</t>
+        </is>
+      </c>
+      <c r="C1055" s="7"/>
+      <c r="D1055" s="6" t="inlineStr">
+        <is>
+          <t>45:54</t>
+        </is>
+      </c>
+      <c r="E1055" s="6" t="inlineStr">
+        <is>
+          <t>45:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1056">
+      <c r="A1056" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1056" s="9" t="inlineStr">
+        <is>
+          <t>P. Tijl</t>
+        </is>
+      </c>
+      <c r="C1056" s="9"/>
+      <c r="D1056" s="8" t="inlineStr">
+        <is>
+          <t>46:13</t>
+        </is>
+      </c>
+      <c r="E1056" s="8" t="inlineStr">
+        <is>
+          <t>44:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1057">
+      <c r="A1057" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1057" s="7" t="inlineStr">
+        <is>
+          <t>Irene van den Berg</t>
+        </is>
+      </c>
+      <c r="C1057" s="7" t="inlineStr">
+        <is>
+          <t>Velserbroek</t>
+        </is>
+      </c>
+      <c r="D1057" s="6" t="inlineStr">
+        <is>
+          <t>46:15</t>
+        </is>
+      </c>
+      <c r="E1057" s="6" t="inlineStr">
+        <is>
+          <t>45:00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1058">
+      <c r="A1058" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1058" s="9" t="inlineStr">
+        <is>
+          <t>Isabel de Vugt</t>
+        </is>
+      </c>
+      <c r="C1058" s="9"/>
+      <c r="D1058" s="8" t="inlineStr">
+        <is>
+          <t>46:15</t>
+        </is>
+      </c>
+      <c r="E1058" s="8" t="inlineStr">
+        <is>
+          <t>45:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1059">
+      <c r="A1059" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1059" s="7" t="inlineStr">
+        <is>
+          <t>M. Suijkerbuijk</t>
+        </is>
+      </c>
+      <c r="C1059" s="7"/>
+      <c r="D1059" s="6" t="inlineStr">
+        <is>
+          <t>46:29</t>
+        </is>
+      </c>
+      <c r="E1059" s="6" t="inlineStr">
+        <is>
+          <t>46:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1060">
+      <c r="A1060" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1060" s="9" t="inlineStr">
+        <is>
+          <t>Jonas Mulder</t>
+        </is>
+      </c>
+      <c r="C1060" s="9"/>
+      <c r="D1060" s="8" t="inlineStr">
+        <is>
+          <t>46:40</t>
+        </is>
+      </c>
+      <c r="E1060" s="8" t="inlineStr">
+        <is>
+          <t>46:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1061">
+      <c r="A1061" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1061" s="7" t="inlineStr">
+        <is>
+          <t>Mardi v.d. Diepstraten</t>
+        </is>
+      </c>
+      <c r="C1061" s="7"/>
+      <c r="D1061" s="6" t="inlineStr">
+        <is>
+          <t>47:59</t>
+        </is>
+      </c>
+      <c r="E1061" s="6" t="inlineStr">
+        <is>
+          <t>47:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1062">
+      <c r="A1062" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1062" s="9" t="inlineStr">
+        <is>
+          <t>Johan Datema</t>
+        </is>
+      </c>
+      <c r="C1062" s="9" t="inlineStr">
+        <is>
+          <t>Breda</t>
+        </is>
+      </c>
+      <c r="D1062" s="8" t="inlineStr">
+        <is>
+          <t>48:13</t>
+        </is>
+      </c>
+      <c r="E1062" s="8" t="inlineStr">
+        <is>
+          <t>48:10</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1063">
+      <c r="A1063" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1063" s="7" t="inlineStr">
+        <is>
+          <t>Paul v.d. Ven</t>
+        </is>
+      </c>
+      <c r="C1063" s="7"/>
+      <c r="D1063" s="6" t="inlineStr">
+        <is>
+          <t>48:23</t>
+        </is>
+      </c>
+      <c r="E1063" s="6" t="inlineStr">
+        <is>
+          <t>47:39</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1064">
+      <c r="A1064" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1064" s="9" t="inlineStr">
+        <is>
+          <t>Jonas Blomhoes</t>
+        </is>
+      </c>
+      <c r="C1064" s="9"/>
+      <c r="D1064" s="8" t="inlineStr">
+        <is>
+          <t>48:29</t>
+        </is>
+      </c>
+      <c r="E1064" s="8" t="inlineStr">
+        <is>
+          <t>48:16</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1065">
+      <c r="A1065" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1065" s="7" t="inlineStr">
+        <is>
+          <t>K. van der Leer</t>
+        </is>
+      </c>
+      <c r="C1065" s="7"/>
+      <c r="D1065" s="6" t="inlineStr">
+        <is>
+          <t>49:04</t>
+        </is>
+      </c>
+      <c r="E1065" s="6" t="inlineStr">
+        <is>
+          <t>47:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1066">
+      <c r="A1066" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1066" s="9" t="inlineStr">
+        <is>
+          <t>Bram v.d. Broek</t>
+        </is>
+      </c>
+      <c r="C1066" s="9"/>
+      <c r="D1066" s="8" t="inlineStr">
+        <is>
+          <t>49:30</t>
+        </is>
+      </c>
+      <c r="E1066" s="8" t="inlineStr">
+        <is>
+          <t>49:28</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1067">
+      <c r="A1067" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1067" s="7" t="inlineStr">
+        <is>
+          <t>?. Broekhove</t>
+        </is>
+      </c>
+      <c r="C1067" s="7"/>
+      <c r="D1067" s="6" t="inlineStr">
+        <is>
+          <t>50:08</t>
+        </is>
+      </c>
+      <c r="E1067" s="6" t="inlineStr">
+        <is>
+          <t>49:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1068">
+      <c r="A1068" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1068" s="9" t="inlineStr">
+        <is>
+          <t>Liesbeth Stege</t>
+        </is>
+      </c>
+      <c r="C1068" s="9"/>
+      <c r="D1068" s="8" t="inlineStr">
+        <is>
+          <t>50:08</t>
+        </is>
+      </c>
+      <c r="E1068" s="8" t="inlineStr">
+        <is>
+          <t>49:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1069">
+      <c r="A1069" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1069" s="7" t="inlineStr">
+        <is>
+          <t>Charles Greiner</t>
+        </is>
+      </c>
+      <c r="C1069" s="7"/>
+      <c r="D1069" s="6" t="inlineStr">
+        <is>
+          <t>50:21</t>
+        </is>
+      </c>
+      <c r="E1069" s="6" t="inlineStr">
+        <is>
+          <t>49:24</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1070">
+      <c r="A1070" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1070" s="9" t="inlineStr">
+        <is>
+          <t>Joost Dekker</t>
+        </is>
+      </c>
+      <c r="C1070" s="9"/>
+      <c r="D1070" s="8" t="inlineStr">
+        <is>
+          <t>50:45</t>
+        </is>
+      </c>
+      <c r="E1070" s="8" t="inlineStr">
+        <is>
+          <t>50:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1071">
+      <c r="A1071" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1071" s="7" t="inlineStr">
+        <is>
+          <t>Norbert Broers</t>
+        </is>
+      </c>
+      <c r="C1071" s="7"/>
+      <c r="D1071" s="6" t="inlineStr">
+        <is>
+          <t>51:01</t>
+        </is>
+      </c>
+      <c r="E1071" s="6" t="inlineStr">
+        <is>
+          <t>49:17</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1072">
+      <c r="A1072" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1072" s="9" t="inlineStr">
+        <is>
+          <t>Mirjam de Goey</t>
+        </is>
+      </c>
+      <c r="C1072" s="9"/>
+      <c r="D1072" s="8" t="inlineStr">
+        <is>
+          <t>52:33</t>
+        </is>
+      </c>
+      <c r="E1072" s="8" t="inlineStr">
+        <is>
+          <t>51:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1073">
+      <c r="A1073" s="6" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="B1073" s="7" t="inlineStr">
+        <is>
+          <t>Lotte de Man</t>
+        </is>
+      </c>
+      <c r="C1073" s="7"/>
+      <c r="D1073" s="6" t="inlineStr">
+        <is>
+          <t>52:41</t>
+        </is>
+      </c>
+      <c r="E1073" s="6" t="inlineStr">
+        <is>
+          <t>52:33</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1074">
+      <c r="A1074" s="8" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="B1074" s="9" t="inlineStr">
+        <is>
+          <t>Milena Kovar</t>
+        </is>
+      </c>
+      <c r="C1074" s="9"/>
+      <c r="D1074" s="8" t="inlineStr">
+        <is>
+          <t>52:41</t>
+        </is>
+      </c>
+      <c r="E1074" s="8" t="inlineStr">
+        <is>
+          <t>52:34</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1075">
+      <c r="A1075" s="6" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="B1075" s="7" t="inlineStr">
+        <is>
+          <t>Nina Iversen</t>
+        </is>
+      </c>
+      <c r="C1075" s="7"/>
+      <c r="D1075" s="6" t="inlineStr">
+        <is>
+          <t>52:55</t>
+        </is>
+      </c>
+      <c r="E1075" s="6" t="inlineStr">
+        <is>
+          <t>52:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1076">
+      <c r="A1076" s="8" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="B1076" s="9" t="inlineStr">
+        <is>
+          <t>Rudy v. Gerven</t>
+        </is>
+      </c>
+      <c r="C1076" s="9"/>
+      <c r="D1076" s="8" t="inlineStr">
+        <is>
+          <t>52:56</t>
+        </is>
+      </c>
+      <c r="E1076" s="8" t="inlineStr">
+        <is>
+          <t>52:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1077">
+      <c r="A1077" s="6" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="B1077" s="7" t="inlineStr">
+        <is>
+          <t>Ben Franssen</t>
+        </is>
+      </c>
+      <c r="C1077" s="7"/>
+      <c r="D1077" s="6" t="inlineStr">
+        <is>
+          <t>53:11</t>
+        </is>
+      </c>
+      <c r="E1077" s="6" t="inlineStr">
+        <is>
+          <t>52:58</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1078">
+      <c r="A1078" s="8" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="B1078" s="9" t="inlineStr">
+        <is>
+          <t>Carolien van Linden</t>
+        </is>
+      </c>
+      <c r="C1078" s="9"/>
+      <c r="D1078" s="8" t="inlineStr">
+        <is>
+          <t>53:59</t>
+        </is>
+      </c>
+      <c r="E1078" s="8" t="inlineStr">
+        <is>
+          <t>53:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1079">
+      <c r="A1079" s="6" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="B1079" s="7" t="inlineStr">
+        <is>
+          <t>Monique Lunenburg</t>
+        </is>
+      </c>
+      <c r="C1079" s="7"/>
+      <c r="D1079" s="6" t="inlineStr">
+        <is>
+          <t>53:59</t>
+        </is>
+      </c>
+      <c r="E1079" s="6" t="inlineStr">
+        <is>
+          <t>53:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1080">
+      <c r="A1080" s="8" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="B1080" s="9" t="inlineStr">
+        <is>
+          <t>Lennaert v.d. Velden</t>
+        </is>
+      </c>
+      <c r="C1080" s="9"/>
+      <c r="D1080" s="8" t="inlineStr">
+        <is>
+          <t>57:42</t>
+        </is>
+      </c>
+      <c r="E1080" s="8" t="inlineStr">
+        <is>
+          <t>55:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1081">
+      <c r="A1081" s="6" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="B1081" s="7" t="inlineStr">
+        <is>
+          <t>Linda v.d. Brink</t>
+        </is>
+      </c>
+      <c r="C1081" s="7"/>
+      <c r="D1081" s="6" t="inlineStr">
+        <is>
+          <t>1:00:08</t>
+        </is>
+      </c>
+      <c r="E1081" s="6" t="inlineStr">
+        <is>
+          <t>59:56</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1082">
+      <c r="A1082" s="8" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="B1082" s="9" t="inlineStr">
+        <is>
+          <t>Marjola van Kuijk</t>
+        </is>
+      </c>
+      <c r="C1082" s="9"/>
+      <c r="D1082" s="8" t="inlineStr">
+        <is>
+          <t>1:01:02</t>
+        </is>
+      </c>
+      <c r="E1082" s="8" t="inlineStr">
+        <is>
+          <t>1:00:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1083">
+      <c r="A1083" s="6" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="B1083" s="7" t="inlineStr">
+        <is>
+          <t>Karen den Boer</t>
+        </is>
+      </c>
+      <c r="C1083" s="7"/>
+      <c r="D1083" s="6" t="inlineStr">
+        <is>
+          <t>1:01:02</t>
+        </is>
+      </c>
+      <c r="E1083" s="6" t="inlineStr">
+        <is>
+          <t>1:00:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1084">
+      <c r="A1084" s="8" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="B1084" s="9" t="inlineStr">
+        <is>
+          <t>Joleen Beau</t>
+        </is>
+      </c>
+      <c r="C1084" s="9"/>
+      <c r="D1084" s="8" t="inlineStr">
+        <is>
+          <t>1:02:48</t>
+        </is>
+      </c>
+      <c r="E1084" s="8" t="inlineStr">
+        <is>
+          <t>1:01:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
+      <c r="A1085" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1086">
+      <c r="A1086" s="4" t="inlineStr">
+        <is>
+          <t>PRS21, HALVE MAR PERS</t>
+        </is>
+      </c>
+      <c r="B1086" s="4"/>
+      <c r="C1086" s="4"/>
+      <c r="D1086" s="4"/>
+      <c r="E1086" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1087">
+      <c r="A1087" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
-      <c r="B1031" s="5" t="inlineStr">
+      <c r="B1087" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
-      <c r="C1031" s="5" t="inlineStr">
+      <c r="C1087" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
-      <c r="D1031" s="5" t="inlineStr">
+      <c r="D1087" s="5" t="inlineStr">
         <is>
           <t>Bruto</t>
         </is>
       </c>
-      <c r="E1031" s="5" t="inlineStr">
+      <c r="E1087" s="5" t="inlineStr">
         <is>
           <t>Netto</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1032">
-      <c r="A1032" s="6" t="inlineStr">
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1088">
+      <c r="A1088" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="B1032" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1033" s="8" t="inlineStr">
+      <c r="B1088" s="7" t="inlineStr">
+        <is>
+          <t>R. Cornips</t>
+        </is>
+      </c>
+      <c r="C1088" s="7"/>
+      <c r="D1088" s="6" t="inlineStr">
+        <is>
+          <t>1:33:55</t>
+        </is>
+      </c>
+      <c r="E1088" s="6" t="inlineStr">
+        <is>
+          <t>1:33:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1089">
+      <c r="A1089" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="B1033" s="9" t="inlineStr">
+      <c r="B1089" s="9" t="inlineStr">
+        <is>
+          <t>Ron Elshout</t>
+        </is>
+      </c>
+      <c r="C1089" s="9"/>
+      <c r="D1089" s="8" t="inlineStr">
+        <is>
+          <t>1:33:57</t>
+        </is>
+      </c>
+      <c r="E1089" s="8" t="inlineStr">
+        <is>
+          <t>1:33:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1090">
+      <c r="A1090" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1090" s="7" t="inlineStr">
+        <is>
+          <t>Hugo Kerckhaert</t>
+        </is>
+      </c>
+      <c r="C1090" s="7"/>
+      <c r="D1090" s="6" t="inlineStr">
+        <is>
+          <t>1:37:20</t>
+        </is>
+      </c>
+      <c r="E1090" s="6" t="inlineStr">
+        <is>
+          <t>1:36:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1091">
+      <c r="A1091" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1091" s="9" t="inlineStr">
+        <is>
+          <t>J. Verwaaijen</t>
+        </is>
+      </c>
+      <c r="C1091" s="9"/>
+      <c r="D1091" s="8" t="inlineStr">
+        <is>
+          <t>1:41:44</t>
+        </is>
+      </c>
+      <c r="E1091" s="8" t="inlineStr">
+        <is>
+          <t>1:41:18</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1092">
+      <c r="A1092" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1092" s="7" t="inlineStr">
+        <is>
+          <t>Ingrid Versteegh</t>
+        </is>
+      </c>
+      <c r="C1092" s="7"/>
+      <c r="D1092" s="6" t="inlineStr">
+        <is>
+          <t>1:43:00</t>
+        </is>
+      </c>
+      <c r="E1092" s="6" t="inlineStr">
+        <is>
+          <t>1:42:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1093">
+      <c r="A1093" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1093" s="9" t="inlineStr">
+        <is>
+          <t>M. Klerkx</t>
+        </is>
+      </c>
+      <c r="C1093" s="9"/>
+      <c r="D1093" s="8" t="inlineStr">
+        <is>
+          <t>1:45:09</t>
+        </is>
+      </c>
+      <c r="E1093" s="8" t="inlineStr">
+        <is>
+          <t>1:44:36</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1094">
+      <c r="A1094" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1094" s="7" t="inlineStr">
+        <is>
+          <t>Felix de Vroomen</t>
+        </is>
+      </c>
+      <c r="C1094" s="7"/>
+      <c r="D1094" s="6" t="inlineStr">
+        <is>
+          <t>1:55:45</t>
+        </is>
+      </c>
+      <c r="E1094" s="6" t="inlineStr">
+        <is>
+          <t>1:55:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1095">
+      <c r="A1095" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1095" s="9" t="inlineStr">
+        <is>
+          <t>G. Koopman</t>
+        </is>
+      </c>
+      <c r="C1095" s="9"/>
+      <c r="D1095" s="8" t="inlineStr">
+        <is>
+          <t>2:07:29</t>
+        </is>
+      </c>
+      <c r="E1095" s="8" t="inlineStr">
+        <is>
+          <t>2:06:40</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
+      <c r="A1096" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1097">
+      <c r="A1097" s="4" t="inlineStr">
+        <is>
+          <t>PRS15, 15 KM PERS</t>
+        </is>
+      </c>
+      <c r="B1097" s="4"/>
+      <c r="C1097" s="4"/>
+      <c r="D1097" s="4"/>
+      <c r="E1097" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1098">
+      <c r="A1098" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1098" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1098" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1098" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1098" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1099">
+      <c r="A1099" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1099" s="7" t="inlineStr">
+        <is>
+          <t>Jos Bruurs</t>
+        </is>
+      </c>
+      <c r="C1099" s="7"/>
+      <c r="D1099" s="6" t="inlineStr">
+        <is>
+          <t>1:04:13</t>
+        </is>
+      </c>
+      <c r="E1099" s="6" t="inlineStr">
+        <is>
+          <t>1:04:11</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1100">
+      <c r="A1100" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1100" s="9" t="inlineStr">
+        <is>
+          <t>Louis Blankers</t>
+        </is>
+      </c>
+      <c r="C1100" s="9"/>
+      <c r="D1100" s="8" t="inlineStr">
+        <is>
+          <t>1:15:34</t>
+        </is>
+      </c>
+      <c r="E1100" s="8" t="inlineStr">
+        <is>
+          <t>1:15:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1101">
+      <c r="A1101" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1101" s="7" t="inlineStr">
+        <is>
+          <t>J. Aarts</t>
+        </is>
+      </c>
+      <c r="C1101" s="7"/>
+      <c r="D1101" s="6" t="inlineStr">
+        <is>
+          <t>1:16:57</t>
+        </is>
+      </c>
+      <c r="E1101" s="6" t="inlineStr">
+        <is>
+          <t>1:16:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1102">
+      <c r="A1102" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1102" s="9" t="inlineStr">
+        <is>
+          <t>Frank Philipart</t>
+        </is>
+      </c>
+      <c r="C1102" s="9"/>
+      <c r="D1102" s="8" t="inlineStr">
+        <is>
+          <t>1:17:34</t>
+        </is>
+      </c>
+      <c r="E1102" s="8" t="inlineStr">
+        <is>
+          <t>1:17:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1103">
+      <c r="A1103" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1103" s="7" t="inlineStr">
+        <is>
+          <t>Arno Rademaker</t>
+        </is>
+      </c>
+      <c r="C1103" s="7"/>
+      <c r="D1103" s="6" t="inlineStr">
+        <is>
+          <t>1:23:38</t>
+        </is>
+      </c>
+      <c r="E1103" s="6" t="inlineStr">
+        <is>
+          <t>1:22:32</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1104">
+      <c r="A1104" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1104" s="9" t="inlineStr">
+        <is>
+          <t>Jef van Dongen</t>
+        </is>
+      </c>
+      <c r="C1104" s="9"/>
+      <c r="D1104" s="8" t="inlineStr">
+        <is>
+          <t>1:27:48</t>
+        </is>
+      </c>
+      <c r="E1104" s="8" t="inlineStr">
+        <is>
+          <t>1:26:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
+      <c r="A1105" s="1"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1106">
+      <c r="A1106" s="4" t="inlineStr">
+        <is>
+          <t>PRS9, 9 KM PERS</t>
+        </is>
+      </c>
+      <c r="B1106" s="4"/>
+      <c r="C1106" s="4"/>
+      <c r="D1106" s="4"/>
+      <c r="E1106" s="4"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1107">
+      <c r="A1107" s="5" t="inlineStr">
+        <is>
+          <t>Plaats</t>
+        </is>
+      </c>
+      <c r="B1107" s="5" t="inlineStr">
+        <is>
+          <t>Naam</t>
+        </is>
+      </c>
+      <c r="C1107" s="5" t="inlineStr">
+        <is>
+          <t>Woonplaats/Vereniging</t>
+        </is>
+      </c>
+      <c r="D1107" s="5" t="inlineStr">
+        <is>
+          <t>Bruto</t>
+        </is>
+      </c>
+      <c r="E1107" s="5" t="inlineStr">
+        <is>
+          <t>Netto</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1108">
+      <c r="A1108" s="6" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="B1108" s="7" t="inlineStr">
+        <is>
+          <t>Norbert Kuipers</t>
+        </is>
+      </c>
+      <c r="C1108" s="7"/>
+      <c r="D1108" s="6" t="inlineStr">
+        <is>
+          <t>38:06</t>
+        </is>
+      </c>
+      <c r="E1108" s="6" t="inlineStr">
+        <is>
+          <t>38:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1109">
+      <c r="A1109" s="8" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="B1109" s="9" t="inlineStr">
+        <is>
+          <t>H. Robbe</t>
+        </is>
+      </c>
+      <c r="C1109" s="9"/>
+      <c r="D1109" s="8" t="inlineStr">
+        <is>
+          <t>41:12</t>
+        </is>
+      </c>
+      <c r="E1109" s="8" t="inlineStr">
+        <is>
+          <t>40:57</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1110">
+      <c r="A1110" s="6" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="B1110" s="7" t="inlineStr">
+        <is>
+          <t>Daniëlle Keijzers</t>
+        </is>
+      </c>
+      <c r="C1110" s="7"/>
+      <c r="D1110" s="6" t="inlineStr">
+        <is>
+          <t>43:25</t>
+        </is>
+      </c>
+      <c r="E1110" s="6" t="inlineStr">
+        <is>
+          <t>43:07</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1111">
+      <c r="A1111" s="8" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="B1111" s="9" t="inlineStr">
+        <is>
+          <t>Onno Hansum</t>
+        </is>
+      </c>
+      <c r="C1111" s="9"/>
+      <c r="D1111" s="8" t="inlineStr">
+        <is>
+          <t>43:53</t>
+        </is>
+      </c>
+      <c r="E1111" s="8" t="inlineStr">
+        <is>
+          <t>43:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1112">
+      <c r="A1112" s="6" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B1112" s="7" t="inlineStr">
+        <is>
+          <t>Gerard Woestenburg</t>
+        </is>
+      </c>
+      <c r="C1112" s="7"/>
+      <c r="D1112" s="6" t="inlineStr">
+        <is>
+          <t>44:07</t>
+        </is>
+      </c>
+      <c r="E1112" s="6" t="inlineStr">
+        <is>
+          <t>43:54</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1113">
+      <c r="A1113" s="8" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B1113" s="9" t="inlineStr">
+        <is>
+          <t>Han van Osch</t>
+        </is>
+      </c>
+      <c r="C1113" s="9"/>
+      <c r="D1113" s="8" t="inlineStr">
+        <is>
+          <t>44:32</t>
+        </is>
+      </c>
+      <c r="E1113" s="8" t="inlineStr">
+        <is>
+          <t>44:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1114">
+      <c r="A1114" s="6" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B1114" s="7" t="inlineStr">
+        <is>
+          <t>Feliks de Vroomen</t>
+        </is>
+      </c>
+      <c r="C1114" s="7"/>
+      <c r="D1114" s="6" t="inlineStr">
+        <is>
+          <t>44:58</t>
+        </is>
+      </c>
+      <c r="E1114" s="6" t="inlineStr">
+        <is>
+          <t>44:43</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1115">
+      <c r="A1115" s="8" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B1115" s="9" t="inlineStr">
+        <is>
+          <t>Werner Hartog</t>
+        </is>
+      </c>
+      <c r="C1115" s="9"/>
+      <c r="D1115" s="8" t="inlineStr">
+        <is>
+          <t>47:42</t>
+        </is>
+      </c>
+      <c r="E1115" s="8" t="inlineStr">
+        <is>
+          <t>47:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1116">
+      <c r="A1116" s="6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B1116" s="7" t="inlineStr">
+        <is>
+          <t>Adrienne v. Mechelen</t>
+        </is>
+      </c>
+      <c r="C1116" s="7"/>
+      <c r="D1116" s="6" t="inlineStr">
+        <is>
+          <t>47:53</t>
+        </is>
+      </c>
+      <c r="E1116" s="6" t="inlineStr">
+        <is>
+          <t>47:37</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1117">
+      <c r="A1117" s="8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B1117" s="9" t="inlineStr">
+        <is>
+          <t>André Verdaasdonk</t>
+        </is>
+      </c>
+      <c r="C1117" s="9"/>
+      <c r="D1117" s="8" t="inlineStr">
+        <is>
+          <t>48:21</t>
+        </is>
+      </c>
+      <c r="E1117" s="8" t="inlineStr">
+        <is>
+          <t>48:05</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1118">
+      <c r="A1118" s="6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B1118" s="7" t="inlineStr">
+        <is>
+          <t>Jos Brand</t>
+        </is>
+      </c>
+      <c r="C1118" s="7"/>
+      <c r="D1118" s="6" t="inlineStr">
+        <is>
+          <t>48:59</t>
+        </is>
+      </c>
+      <c r="E1118" s="6" t="inlineStr">
+        <is>
+          <t>48:47</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1119">
+      <c r="A1119" s="8" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B1119" s="9" t="inlineStr">
+        <is>
+          <t>Gerton Heynen</t>
+        </is>
+      </c>
+      <c r="C1119" s="9"/>
+      <c r="D1119" s="8" t="inlineStr">
+        <is>
+          <t>49:32</t>
+        </is>
+      </c>
+      <c r="E1119" s="8" t="inlineStr">
+        <is>
+          <t>48:25</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1120">
+      <c r="A1120" s="6" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B1120" s="7" t="inlineStr">
+        <is>
+          <t>Annemarie Geerts</t>
+        </is>
+      </c>
+      <c r="C1120" s="7"/>
+      <c r="D1120" s="6" t="inlineStr">
+        <is>
+          <t>49:57</t>
+        </is>
+      </c>
+      <c r="E1120" s="6" t="inlineStr">
+        <is>
+          <t>49:15</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1121">
+      <c r="A1121" s="8" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B1121" s="9" t="inlineStr">
+        <is>
+          <t>Jolanda van Houten</t>
+        </is>
+      </c>
+      <c r="C1121" s="9"/>
+      <c r="D1121" s="8" t="inlineStr">
+        <is>
+          <t>51:28</t>
+        </is>
+      </c>
+      <c r="E1121" s="8" t="inlineStr">
+        <is>
+          <t>51:22</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1122">
+      <c r="A1122" s="6" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B1122" s="7" t="inlineStr">
+        <is>
+          <t>Margo v. Loon</t>
+        </is>
+      </c>
+      <c r="C1122" s="7"/>
+      <c r="D1122" s="6" t="inlineStr">
+        <is>
+          <t>51:30</t>
+        </is>
+      </c>
+      <c r="E1122" s="6" t="inlineStr">
+        <is>
+          <t>51:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1123">
+      <c r="A1123" s="8" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B1123" s="9" t="inlineStr">
+        <is>
+          <t>Bas van den Hurk</t>
+        </is>
+      </c>
+      <c r="C1123" s="9" t="inlineStr">
+        <is>
+          <t>Tilburg</t>
+        </is>
+      </c>
+      <c r="D1123" s="8" t="inlineStr">
+        <is>
+          <t>51:45</t>
+        </is>
+      </c>
+      <c r="E1123" s="8" t="inlineStr">
+        <is>
+          <t>49:52</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1124">
+      <c r="A1124" s="6" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B1124" s="7" t="inlineStr">
+        <is>
+          <t>Annelies v. Tuyl</t>
+        </is>
+      </c>
+      <c r="C1124" s="7"/>
+      <c r="D1124" s="6" t="inlineStr">
+        <is>
+          <t>51:48</t>
+        </is>
+      </c>
+      <c r="E1124" s="6" t="inlineStr">
+        <is>
+          <t>50:41</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1125">
+      <c r="A1125" s="8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B1125" s="9" t="inlineStr">
+        <is>
+          <t>Wil Coertjens</t>
+        </is>
+      </c>
+      <c r="C1125" s="9"/>
+      <c r="D1125" s="8" t="inlineStr">
+        <is>
+          <t>54:17</t>
+        </is>
+      </c>
+      <c r="E1125" s="8" t="inlineStr">
+        <is>
+          <t>54:04</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1126">
+      <c r="A1126" s="6" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B1126" s="7" t="inlineStr">
+        <is>
+          <t>Nicole Beerhorst</t>
+        </is>
+      </c>
+      <c r="C1126" s="7"/>
+      <c r="D1126" s="6" t="inlineStr">
+        <is>
+          <t>54:31</t>
+        </is>
+      </c>
+      <c r="E1126" s="6" t="inlineStr">
+        <is>
+          <t>54:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1127">
+      <c r="A1127" s="8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B1127" s="9" t="inlineStr">
+        <is>
+          <t>Ria v. Ooijen</t>
+        </is>
+      </c>
+      <c r="C1127" s="9"/>
+      <c r="D1127" s="8" t="inlineStr">
+        <is>
+          <t>54:32</t>
+        </is>
+      </c>
+      <c r="E1127" s="8" t="inlineStr">
+        <is>
+          <t>54:27</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1128">
+      <c r="A1128" s="6" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="B1128" s="7" t="inlineStr">
+        <is>
+          <t>Jan Snijders</t>
+        </is>
+      </c>
+      <c r="C1128" s="7"/>
+      <c r="D1128" s="6" t="inlineStr">
+        <is>
+          <t>55:49</t>
+        </is>
+      </c>
+      <c r="E1128" s="6" t="inlineStr">
+        <is>
+          <t>55:42</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1129">
+      <c r="A1129" s="8" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B1129" s="9" t="inlineStr">
+        <is>
+          <t>Claudia Geelen</t>
+        </is>
+      </c>
+      <c r="C1129" s="9"/>
+      <c r="D1129" s="8" t="inlineStr">
+        <is>
+          <t>55:51</t>
+        </is>
+      </c>
+      <c r="E1129" s="8" t="inlineStr">
+        <is>
+          <t>55:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1130">
+      <c r="A1130" s="6" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="B1130" s="7" t="inlineStr">
+        <is>
+          <t>Heidi Beerepoot</t>
+        </is>
+      </c>
+      <c r="C1130" s="7"/>
+      <c r="D1130" s="6" t="inlineStr">
+        <is>
+          <t>55:52</t>
+        </is>
+      </c>
+      <c r="E1130" s="6" t="inlineStr">
+        <is>
+          <t>55:35</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1131">
+      <c r="A1131" s="8" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="B1131" s="9" t="inlineStr">
+        <is>
+          <t>Elke v.d. Linden</t>
+        </is>
+      </c>
+      <c r="C1131" s="9"/>
+      <c r="D1131" s="8" t="inlineStr">
+        <is>
+          <t>56:18</t>
+        </is>
+      </c>
+      <c r="E1131" s="8" t="inlineStr">
+        <is>
+          <t>56:12</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1132">
+      <c r="A1132" s="6" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="B1132" s="7" t="inlineStr">
+        <is>
+          <t>Kim Huenders</t>
+        </is>
+      </c>
+      <c r="C1132" s="7"/>
+      <c r="D1132" s="6" t="inlineStr">
+        <is>
+          <t>56:18</t>
+        </is>
+      </c>
+      <c r="E1132" s="6" t="inlineStr">
+        <is>
+          <t>56:13</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1133">
+      <c r="A1133" s="8" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="B1133" s="9" t="inlineStr">
+        <is>
+          <t>Mirjam v. Dueren den H</t>
+        </is>
+      </c>
+      <c r="C1133" s="9"/>
+      <c r="D1133" s="8" t="inlineStr">
+        <is>
+          <t>56:40</t>
+        </is>
+      </c>
+      <c r="E1133" s="8" t="inlineStr">
+        <is>
+          <t>56:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1134">
+      <c r="A1134" s="6" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="B1134" s="7" t="inlineStr">
+        <is>
+          <t>Christine Vink</t>
+        </is>
+      </c>
+      <c r="C1134" s="7"/>
+      <c r="D1134" s="6" t="inlineStr">
+        <is>
+          <t>56:41</t>
+        </is>
+      </c>
+      <c r="E1134" s="6" t="inlineStr">
+        <is>
+          <t>56:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1135">
+      <c r="A1135" s="8" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="B1135" s="9" t="inlineStr">
+        <is>
+          <t>Anita vd Sanden</t>
+        </is>
+      </c>
+      <c r="C1135" s="9" t="inlineStr">
+        <is>
+          <t>Rijsbergen</t>
+        </is>
+      </c>
+      <c r="D1135" s="8" t="inlineStr">
+        <is>
+          <t>57:05</t>
+        </is>
+      </c>
+      <c r="E1135" s="8" t="inlineStr">
+        <is>
+          <t>56:50</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1136">
+      <c r="A1136" s="6" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="B1136" s="7" t="inlineStr">
+        <is>
+          <t>Annette Schouten</t>
+        </is>
+      </c>
+      <c r="C1136" s="7"/>
+      <c r="D1136" s="6" t="inlineStr">
+        <is>
+          <t>57:12</t>
+        </is>
+      </c>
+      <c r="E1136" s="6" t="inlineStr">
+        <is>
+          <t>56:55</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1137">
+      <c r="A1137" s="8" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="B1137" s="9" t="inlineStr">
+        <is>
+          <t>Astrid Schoones</t>
+        </is>
+      </c>
+      <c r="C1137" s="9"/>
+      <c r="D1137" s="8" t="inlineStr">
+        <is>
+          <t>57:18</t>
+        </is>
+      </c>
+      <c r="E1137" s="8" t="inlineStr">
+        <is>
+          <t>56:59</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1138">
+      <c r="A1138" s="6" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="B1138" s="7" t="inlineStr">
+        <is>
+          <t>Teun van Beusekom</t>
+        </is>
+      </c>
+      <c r="C1138" s="7"/>
+      <c r="D1138" s="6" t="inlineStr">
+        <is>
+          <t>57:33</t>
+        </is>
+      </c>
+      <c r="E1138" s="6" t="inlineStr">
+        <is>
+          <t>57:21</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1139">
+      <c r="A1139" s="8" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="B1139" s="9" t="inlineStr">
         <is>
           <t>Bas Jansen</t>
         </is>
       </c>
-      <c r="C1033" s="9"/>
-[...936 lines deleted...]
-      <c r="A1074" s="6" t="inlineStr">
+      <c r="C1139" s="9"/>
+      <c r="D1139" s="8" t="inlineStr">
+        <is>
+          <t>59:39</t>
+        </is>
+      </c>
+      <c r="E1139" s="8" t="inlineStr">
+        <is>
+          <t>57:46</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1140">
+      <c r="A1140" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B1074" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1075" s="8" t="inlineStr">
+      <c r="B1140" s="7" t="inlineStr">
+        <is>
+          <t>Josée Roek</t>
+        </is>
+      </c>
+      <c r="C1140" s="7"/>
+      <c r="D1140" s="6" t="inlineStr">
+        <is>
+          <t>59:39</t>
+        </is>
+      </c>
+      <c r="E1140" s="6" t="inlineStr">
+        <is>
+          <t>57:48</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1141">
+      <c r="A1141" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
-      <c r="B1075" s="9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1076" s="6" t="inlineStr">
+      <c r="B1141" s="9" t="inlineStr">
+        <is>
+          <t>Jolande Jongbloets</t>
+        </is>
+      </c>
+      <c r="C1141" s="9"/>
+      <c r="D1141" s="8" t="inlineStr">
+        <is>
+          <t>59:45</t>
+        </is>
+      </c>
+      <c r="E1141" s="8" t="inlineStr">
+        <is>
+          <t>57:53</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1142">
+      <c r="A1142" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="B1076" s="7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A1077" s="8" t="inlineStr">
+      <c r="B1142" s="7" t="inlineStr">
+        <is>
+          <t>Marcel v. Ofwegen</t>
+        </is>
+      </c>
+      <c r="C1142" s="7"/>
+      <c r="D1142" s="6" t="inlineStr">
+        <is>
+          <t>59:46</t>
+        </is>
+      </c>
+      <c r="E1142" s="6" t="inlineStr">
+        <is>
+          <t>58:19</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1143">
+      <c r="A1143" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="B1077" s="9" t="inlineStr">
-[...1447 lines deleted...]
-      <c r="D1143" s="6" t="inlineStr">
+      <c r="B1143" s="9" t="inlineStr">
+        <is>
+          <t>Gerlene v. Ofwegen</t>
+        </is>
+      </c>
+      <c r="C1143" s="9"/>
+      <c r="D1143" s="8" t="inlineStr">
         <is>
           <t>59:46</t>
         </is>
       </c>
-      <c r="E1143" s="6" t="inlineStr">
-[...22 lines deleted...]
-      <c r="E1144" s="8" t="inlineStr">
+      <c r="E1143" s="8" t="inlineStr">
         <is>
           <t>58:20</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145"/>
-[...1 lines deleted...]
-      <c r="A1146" s="10" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144"/>
+    <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="1145">
+      <c r="A1145" s="10" t="inlineStr">
         <is>
           <t>http://www.bredasesingelloop.nl</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">