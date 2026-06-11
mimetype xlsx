--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -573,51 +573,51 @@
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Martien Cleijne</t>
         </is>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="8" t="inlineStr">
         <is>
           <t>18:43</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
-          <t>Chris van AAr</t>
+          <t>Chris van Aar</t>
         </is>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>18:57</t>
         </is>
       </c>
       <c r="E22" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Peter Theuniseen</t>
         </is>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>18:58</t>
@@ -1415,51 +1415,51 @@
           <t>Doortje Rompen</t>
         </is>
       </c>
       <c r="C65" s="9"/>
       <c r="D65" s="8" t="inlineStr">
         <is>
           <t>23:50</t>
         </is>
       </c>
       <c r="E65" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>José Jansen</t>
         </is>
       </c>
       <c r="C66" s="7"/>
       <c r="D66" s="6" t="inlineStr">
         <is>
-          <t>24:1</t>
+          <t>24:10</t>
         </is>
       </c>
       <c r="E66" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Brigit van Ekeren</t>
         </is>
       </c>
       <c r="C67" s="9"/>
       <c r="D67" s="8" t="inlineStr">
         <is>
           <t>24:10</t>
         </is>
       </c>
       <c r="E67" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="6" t="inlineStr">
@@ -4375,51 +4375,51 @@
           <t>Leon Daemen</t>
         </is>
       </c>
       <c r="C225" s="7"/>
       <c r="D225" s="6" t="inlineStr">
         <is>
           <t>50:28</t>
         </is>
       </c>
       <c r="E225" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B226" s="9" t="inlineStr">
         <is>
           <t>Rachid Hassaîri</t>
         </is>
       </c>
       <c r="C226" s="9"/>
       <c r="D226" s="8" t="inlineStr">
         <is>
-          <t>51:0</t>
+          <t>51:03</t>
         </is>
       </c>
       <c r="E226" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Jon de Vries</t>
         </is>
       </c>
       <c r="C227" s="7"/>
       <c r="D227" s="6" t="inlineStr">
         <is>
           <t>53:22</t>
         </is>
       </c>
       <c r="E227" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
@@ -5381,51 +5381,51 @@
           <t>Machiel Zwarts</t>
         </is>
       </c>
       <c r="C279" s="9"/>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>48:01</t>
         </is>
       </c>
       <c r="E279" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>René Jansen</t>
         </is>
       </c>
       <c r="C280" s="7"/>
       <c r="D280" s="6" t="inlineStr">
         <is>
-          <t>48:3</t>
+          <t>48:36</t>
         </is>
       </c>
       <c r="E280" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
           <t>Wim Schreurs</t>
         </is>
       </c>
       <c r="C281" s="9"/>
       <c r="D281" s="8" t="inlineStr">
         <is>
           <t>48:39</t>
         </is>
       </c>
       <c r="E281" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
@@ -5666,51 +5666,51 @@
           <t>Nico Evers</t>
         </is>
       </c>
       <c r="C294" s="7"/>
       <c r="D294" s="6" t="inlineStr">
         <is>
           <t>51:28</t>
         </is>
       </c>
       <c r="E294" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
       <c r="B295" s="9" t="inlineStr">
         <is>
           <t>Martin Brüssau</t>
         </is>
       </c>
       <c r="C295" s="9"/>
       <c r="D295" s="8" t="inlineStr">
         <is>
-          <t>52:5</t>
+          <t>52:52</t>
         </is>
       </c>
       <c r="E295" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>Hans Blickman</t>
         </is>
       </c>
       <c r="C296" s="7"/>
       <c r="D296" s="6" t="inlineStr">
         <is>
           <t>53:20</t>
         </is>
       </c>
       <c r="E296" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="8" t="inlineStr">