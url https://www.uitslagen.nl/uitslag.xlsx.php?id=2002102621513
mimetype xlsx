--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -1778,51 +1778,51 @@
       <c r="D78" s="6" t="inlineStr">
         <is>
           <t>1:35:14</t>
         </is>
       </c>
       <c r="E78" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B79" s="9" t="inlineStr">
         <is>
           <t>André van Zon</t>
         </is>
       </c>
       <c r="C79" s="9" t="inlineStr">
         <is>
           <t>Veteranen Nederland</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
-          <t>1:37:4</t>
+          <t>1:37:45</t>
         </is>
       </c>
       <c r="E79" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>Henk Oosterveen</t>
         </is>
       </c>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Ruinen</t>
         </is>
       </c>
       <c r="D80" s="6" t="inlineStr">
         <is>
           <t>1:38:28</t>
         </is>
       </c>
@@ -3237,51 +3237,51 @@
       <c r="D143" s="6" t="inlineStr">
         <is>
           <t>1:33:24</t>
         </is>
       </c>
       <c r="E143" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B144" s="9" t="inlineStr">
         <is>
           <t>André Goes</t>
         </is>
       </c>
       <c r="C144" s="9" t="inlineStr">
         <is>
           <t>NOP</t>
         </is>
       </c>
       <c r="D144" s="8" t="inlineStr">
         <is>
-          <t>1:33:2</t>
+          <t>1:33:25</t>
         </is>
       </c>
       <c r="E144" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>Freddie Bouma</t>
         </is>
       </c>
       <c r="C145" s="7" t="inlineStr">
         <is>
           <t>Start '78</t>
         </is>
       </c>
       <c r="D145" s="6" t="inlineStr">
         <is>
           <t>1:34:04</t>
         </is>
       </c>
@@ -3850,51 +3850,51 @@
       <c r="D170" s="8" t="inlineStr">
         <is>
           <t>1:44:37</t>
         </is>
       </c>
       <c r="E170" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>André Snijder</t>
         </is>
       </c>
       <c r="C171" s="7" t="inlineStr">
         <is>
           <t>Ruinerwold</t>
         </is>
       </c>
       <c r="D171" s="6" t="inlineStr">
         <is>
-          <t>1:44:5</t>
+          <t>1:44:55</t>
         </is>
       </c>
       <c r="E171" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
       <c r="A172" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B172" s="9" t="inlineStr">
         <is>
           <t>Piet van Dijk</t>
         </is>
       </c>
       <c r="C172" s="9" t="inlineStr">
         <is>
           <t>Meppel</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
           <t>1:45:50</t>
         </is>
       </c>
@@ -6068,51 +6068,51 @@
       <c r="D272" s="8" t="inlineStr">
         <is>
           <t>56:11</t>
         </is>
       </c>
       <c r="E272" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
           <t>Géke Post</t>
         </is>
       </c>
       <c r="C273" s="7" t="inlineStr">
         <is>
           <t>De Sprinter</t>
         </is>
       </c>
       <c r="D273" s="6" t="inlineStr">
         <is>
-          <t>1:00:1</t>
+          <t>1:00:15</t>
         </is>
       </c>
       <c r="E273" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B274" s="9" t="inlineStr">
         <is>
           <t>Anita Lambink</t>
         </is>
       </c>
       <c r="C274" s="9" t="inlineStr">
         <is>
           <t>De Sprinter</t>
         </is>
       </c>
       <c r="D274" s="8" t="inlineStr">
         <is>
           <t>1:00:12</t>
         </is>
       </c>