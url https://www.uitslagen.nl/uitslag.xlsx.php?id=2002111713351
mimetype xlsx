--- v0 (2026-03-11)
+++ v1 (2026-06-11)
@@ -275,235 +275,235 @@
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>DAPHNE V.D LEE</t>
         </is>
       </c>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>5:08:38</t>
+          <t>5:09</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>ANIEK SILLEKENS</t>
         </is>
       </c>
       <c r="C7" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D7" s="8" t="inlineStr">
         <is>
-          <t>5:10:72</t>
+          <t>5:11</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Tess vd Assem</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
-          <t>5:11:57</t>
+          <t>5:12</t>
         </is>
       </c>
       <c r="E8" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Billie Clarijs</t>
         </is>
       </c>
       <c r="C9" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
-          <t>5:21:30</t>
+          <t>5:22</t>
         </is>
       </c>
       <c r="E9" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Suzanne Wildhagen</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>5:22:91</t>
+          <t>5:23</t>
         </is>
       </c>
       <c r="E10" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B11" s="9" t="inlineStr">
         <is>
           <t>Fleur Spapens</t>
         </is>
       </c>
       <c r="C11" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
-          <t>5:23:95</t>
+          <t>5:24</t>
         </is>
       </c>
       <c r="E11" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Goedele Visser</t>
         </is>
       </c>
       <c r="C12" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
-          <t>5:25:87</t>
+          <t>5:26</t>
         </is>
       </c>
       <c r="E12" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B13" s="9" t="inlineStr">
         <is>
           <t>Saskia Dane</t>
         </is>
       </c>
       <c r="C13" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
-          <t>5:42:18</t>
+          <t>5:43</t>
         </is>
       </c>
       <c r="E13" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>ANOUK SNOEREN</t>
         </is>
       </c>
       <c r="C14" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
-          <t>6:35:22</t>
+          <t>6:36</t>
         </is>
       </c>
       <c r="E14" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MPUPB, CROSS 1100</t>
         </is>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
@@ -519,212 +519,212 @@
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>Tanita Hofmans</t>
         </is>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
-          <t>4:32:87</t>
+          <t>4:33</t>
         </is>
       </c>
       <c r="E18" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B19" s="9" t="inlineStr">
         <is>
           <t>Lieve Visser</t>
         </is>
       </c>
       <c r="C19" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
-          <t>4:51:31</t>
+          <t>4:52</t>
         </is>
       </c>
       <c r="E19" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Iris de Laat</t>
         </is>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
-          <t>5:02:05</t>
+          <t>5:03</t>
         </is>
       </c>
       <c r="E20" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
           <t>Marielle Jonkers</t>
         </is>
       </c>
       <c r="C21" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
-          <t>5:05:89</t>
+          <t>5:06</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>MEREL GANSEVOORT</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
-          <t>5:20:05</t>
+          <t>5:21</t>
         </is>
       </c>
       <c r="E22" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B23" s="9" t="inlineStr">
         <is>
           <t>Simone vd Sman</t>
         </is>
       </c>
       <c r="C23" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
-          <t>5:29:48</t>
+          <t>5:30</t>
         </is>
       </c>
       <c r="E23" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>Bo Tejero</t>
         </is>
       </c>
       <c r="C24" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D24" s="6" t="inlineStr">
         <is>
-          <t>5:34:75</t>
+          <t>5:35</t>
         </is>
       </c>
       <c r="E24" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B25" s="9" t="inlineStr">
         <is>
           <t>Jeske Swart</t>
         </is>
       </c>
       <c r="C25" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
-          <t>5:41:09</t>
+          <t>5:42</t>
         </is>
       </c>
       <c r="E25" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>JPUPC, CROSS 1100</t>
         </is>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr">
@@ -740,166 +740,166 @@
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>Rob vd Heijden</t>
         </is>
       </c>
       <c r="C29" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D29" s="6" t="inlineStr">
         <is>
-          <t>5:20:79</t>
+          <t>5:21</t>
         </is>
       </c>
       <c r="E29" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="30">
       <c r="A30" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B30" s="9" t="inlineStr">
         <is>
           <t>Ben van Heusden</t>
         </is>
       </c>
       <c r="C30" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D30" s="8" t="inlineStr">
         <is>
-          <t>5:36:09</t>
+          <t>5:37</t>
         </is>
       </c>
       <c r="E30" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>Nino de Maat</t>
         </is>
       </c>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D31" s="6" t="inlineStr">
         <is>
-          <t>5:39:83</t>
+          <t>5:40</t>
         </is>
       </c>
       <c r="E31" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B32" s="9" t="inlineStr">
         <is>
           <t>Pim Kock</t>
         </is>
       </c>
       <c r="C32" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D32" s="8" t="inlineStr">
         <is>
-          <t>6:13:13</t>
+          <t>6:14</t>
         </is>
       </c>
       <c r="E32" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>ANDRE FAESEN</t>
         </is>
       </c>
       <c r="C33" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D33" s="6" t="inlineStr">
         <is>
-          <t>6:19:51</t>
+          <t>6:20</t>
         </is>
       </c>
       <c r="E33" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B34" s="9" t="inlineStr">
         <is>
           <t>Jeroen Bayens</t>
         </is>
       </c>
       <c r="C34" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D34" s="8" t="inlineStr">
         <is>
-          <t>6:21:35</t>
+          <t>6:22</t>
         </is>
       </c>
       <c r="E34" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>JPUPB, CROSS 1100</t>
         </is>
       </c>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B37" s="5" t="inlineStr">
@@ -915,350 +915,350 @@
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>Arthur Niessen</t>
         </is>
       </c>
       <c r="C38" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D38" s="6" t="inlineStr">
         <is>
-          <t>4:24:66</t>
+          <t>4:25</t>
         </is>
       </c>
       <c r="E38" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="39">
       <c r="A39" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>RUBEN ZWESTRA</t>
         </is>
       </c>
       <c r="C39" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
-          <t>4:55:00</t>
+          <t>4:55</t>
         </is>
       </c>
       <c r="E39" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>Lennart Creutzburg</t>
         </is>
       </c>
       <c r="C40" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D40" s="6" t="inlineStr">
         <is>
-          <t>5:08:76</t>
+          <t>5:09</t>
         </is>
       </c>
       <c r="E40" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B41" s="9" t="inlineStr">
         <is>
           <t>Jemey Koning</t>
         </is>
       </c>
       <c r="C41" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D41" s="8" t="inlineStr">
         <is>
-          <t>5:11:16</t>
+          <t>5:12</t>
         </is>
       </c>
       <c r="E41" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>Job Duffhues</t>
         </is>
       </c>
       <c r="C42" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D42" s="6" t="inlineStr">
         <is>
-          <t>5:17:15</t>
+          <t>5:18</t>
         </is>
       </c>
       <c r="E42" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="43">
       <c r="A43" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B43" s="9" t="inlineStr">
         <is>
           <t>Niels Janssens</t>
         </is>
       </c>
       <c r="C43" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D43" s="8" t="inlineStr">
         <is>
-          <t>5:18:67</t>
+          <t>5:19</t>
         </is>
       </c>
       <c r="E43" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Jasper van Dijk</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
-          <t>5:21:97</t>
+          <t>5:22</t>
         </is>
       </c>
       <c r="E44" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
           <t>BOYD GOUKA</t>
         </is>
       </c>
       <c r="C45" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D45" s="8" t="inlineStr">
         <is>
-          <t>5:25:49</t>
+          <t>5:26</t>
         </is>
       </c>
       <c r="E45" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>CALVIN VRIENDS</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
-          <t>5:26:54</t>
+          <t>5:27</t>
         </is>
       </c>
       <c r="E46" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">
       <c r="A47" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B47" s="9" t="inlineStr">
         <is>
           <t>Gregor Brans</t>
         </is>
       </c>
       <c r="C47" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D47" s="8" t="inlineStr">
         <is>
-          <t>5:27:46</t>
+          <t>5:28</t>
         </is>
       </c>
       <c r="E47" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>Simon Robinson</t>
         </is>
       </c>
       <c r="C48" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D48" s="6" t="inlineStr">
         <is>
-          <t>5:27:93</t>
+          <t>5:28</t>
         </is>
       </c>
       <c r="E48" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B49" s="9" t="inlineStr">
         <is>
           <t>Felix Evers</t>
         </is>
       </c>
       <c r="C49" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D49" s="8" t="inlineStr">
         <is>
-          <t>5:30:59</t>
+          <t>5:31</t>
         </is>
       </c>
       <c r="E49" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>TOM STIENEN</t>
         </is>
       </c>
       <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D50" s="6" t="inlineStr">
         <is>
-          <t>5:39:09</t>
+          <t>5:40</t>
         </is>
       </c>
       <c r="E50" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="51">
       <c r="A51" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B51" s="9" t="inlineStr">
         <is>
           <t>Jits vd Ende</t>
         </is>
       </c>
       <c r="C51" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D51" s="8" t="inlineStr">
         <is>
-          <t>6:10:59</t>
+          <t>6:11</t>
         </is>
       </c>
       <c r="E51" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
           <t>MPUPA, CROSS 1100</t>
         </is>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B54" s="5" t="inlineStr">
@@ -1274,672 +1274,672 @@
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>Nienke van 't Veer</t>
         </is>
       </c>
       <c r="C55" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D55" s="6" t="inlineStr">
         <is>
-          <t>4:08:88</t>
+          <t>4:09</t>
         </is>
       </c>
       <c r="E55" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="56">
       <c r="A56" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B56" s="9" t="inlineStr">
         <is>
           <t>Rio sarah Nederveen</t>
         </is>
       </c>
       <c r="C56" s="9" t="inlineStr">
         <is>
           <t>Energie</t>
         </is>
       </c>
       <c r="D56" s="8" t="inlineStr">
         <is>
-          <t>4:09:25</t>
+          <t>4:10</t>
         </is>
       </c>
       <c r="E56" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>Marlieke de Laat</t>
         </is>
       </c>
       <c r="C57" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D57" s="6" t="inlineStr">
         <is>
-          <t>4:35:48</t>
+          <t>4:36</t>
         </is>
       </c>
       <c r="E57" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B58" s="9" t="inlineStr">
         <is>
           <t>Donna de Maat</t>
         </is>
       </c>
       <c r="C58" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
-          <t>4:48:21</t>
+          <t>4:49</t>
         </is>
       </c>
       <c r="E58" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>ROOS SPRENGERS</t>
         </is>
       </c>
       <c r="C59" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D59" s="6" t="inlineStr">
         <is>
-          <t>4:51:75</t>
+          <t>4:52</t>
         </is>
       </c>
       <c r="E59" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B60" s="9" t="inlineStr">
         <is>
           <t>SUSANNE V.D LEE</t>
         </is>
       </c>
       <c r="C60" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D60" s="8" t="inlineStr">
         <is>
-          <t>4:54:14</t>
+          <t>4:55</t>
         </is>
       </c>
       <c r="E60" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>Tessa Berens</t>
         </is>
       </c>
       <c r="C61" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D61" s="6" t="inlineStr">
         <is>
-          <t>4:55:34</t>
+          <t>4:56</t>
         </is>
       </c>
       <c r="E61" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="62">
       <c r="A62" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B62" s="9" t="inlineStr">
         <is>
           <t>Renate Galle</t>
         </is>
       </c>
       <c r="C62" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D62" s="8" t="inlineStr">
         <is>
-          <t>5:00:22</t>
+          <t>5:01</t>
         </is>
       </c>
       <c r="E62" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>Michelle Hofstee</t>
         </is>
       </c>
       <c r="C63" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D63" s="6" t="inlineStr">
         <is>
-          <t>5:01:66</t>
+          <t>5:02</t>
         </is>
       </c>
       <c r="E63" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="64">
       <c r="A64" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B64" s="9" t="inlineStr">
         <is>
           <t>Anoek Hoeven</t>
         </is>
       </c>
       <c r="C64" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D64" s="8" t="inlineStr">
         <is>
-          <t>5:05:65</t>
+          <t>5:06</t>
         </is>
       </c>
       <c r="E64" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>Petra Claessen</t>
         </is>
       </c>
       <c r="C65" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D65" s="6" t="inlineStr">
         <is>
-          <t>5:06:44</t>
+          <t>5:07</t>
         </is>
       </c>
       <c r="E65" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="66">
       <c r="A66" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B66" s="9" t="inlineStr">
         <is>
           <t>Maxime Gelens</t>
         </is>
       </c>
       <c r="C66" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D66" s="8" t="inlineStr">
         <is>
-          <t>5:07:35</t>
+          <t>5:08</t>
         </is>
       </c>
       <c r="E66" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>Laura Michielsen</t>
         </is>
       </c>
       <c r="C67" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D67" s="6" t="inlineStr">
         <is>
-          <t>5:09:14</t>
+          <t>5:10</t>
         </is>
       </c>
       <c r="E67" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B68" s="9" t="inlineStr">
         <is>
           <t>Lieke Gloudemans</t>
         </is>
       </c>
       <c r="C68" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D68" s="8" t="inlineStr">
         <is>
-          <t>5:13:61</t>
+          <t>5:14</t>
         </is>
       </c>
       <c r="E68" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>Bregje van Grinsven</t>
         </is>
       </c>
       <c r="C69" s="7" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D69" s="6" t="inlineStr">
         <is>
-          <t>5:18:11</t>
+          <t>5:19</t>
         </is>
       </c>
       <c r="E69" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
       <c r="A70" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B70" s="9" t="inlineStr">
         <is>
           <t>Vivianne Faesen</t>
         </is>
       </c>
       <c r="C70" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D70" s="8" t="inlineStr">
         <is>
-          <t>5:22:44</t>
+          <t>5:23</t>
         </is>
       </c>
       <c r="E70" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>Lisa Horsman</t>
         </is>
       </c>
       <c r="C71" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D71" s="6" t="inlineStr">
         <is>
-          <t>5:23:02</t>
+          <t>5:24</t>
         </is>
       </c>
       <c r="E71" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="72">
       <c r="A72" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B72" s="9" t="inlineStr">
         <is>
           <t>Kim van Veen</t>
         </is>
       </c>
       <c r="C72" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D72" s="8" t="inlineStr">
         <is>
-          <t>5:27:18</t>
+          <t>5:28</t>
         </is>
       </c>
       <c r="E72" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>Anouk Frijters</t>
         </is>
       </c>
       <c r="C73" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D73" s="6" t="inlineStr">
         <is>
-          <t>5:29:21</t>
+          <t>5:30</t>
         </is>
       </c>
       <c r="E73" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="74">
       <c r="A74" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B74" s="9" t="inlineStr">
         <is>
           <t>Daniek van Schendel</t>
         </is>
       </c>
       <c r="C74" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D74" s="8" t="inlineStr">
         <is>
-          <t>5:35:26</t>
+          <t>5:36</t>
         </is>
       </c>
       <c r="E74" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>Eva vd Assem</t>
         </is>
       </c>
       <c r="C75" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D75" s="6" t="inlineStr">
         <is>
-          <t>5:40:47</t>
+          <t>5:41</t>
         </is>
       </c>
       <c r="E75" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="76">
       <c r="A76" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B76" s="9" t="inlineStr">
         <is>
           <t>Benthe van Raak</t>
         </is>
       </c>
       <c r="C76" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
-          <t>5:42:16</t>
+          <t>5:43</t>
         </is>
       </c>
       <c r="E76" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>Cleo Thomas</t>
         </is>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D77" s="6" t="inlineStr">
         <is>
-          <t>5:51:90</t>
+          <t>5:52</t>
         </is>
       </c>
       <c r="E77" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="78">
       <c r="A78" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B78" s="9" t="inlineStr">
         <is>
           <t>Lonneke vd Ark</t>
         </is>
       </c>
       <c r="C78" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
-          <t>5:55:41</t>
+          <t>5:56</t>
         </is>
       </c>
       <c r="E78" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>Britty Boudewijns</t>
         </is>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D79" s="6" t="inlineStr">
         <is>
-          <t>5:58:43</t>
+          <t>5:59</t>
         </is>
       </c>
       <c r="E79" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="80">
       <c r="A80" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B80" s="9" t="inlineStr">
         <is>
           <t>Jet Haan</t>
         </is>
       </c>
       <c r="C80" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
-          <t>5:59:23</t>
+          <t>6:00</t>
         </is>
       </c>
       <c r="E80" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>Amber Beekers</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
-          <t>6:00:02</t>
+          <t>6:01</t>
         </is>
       </c>
       <c r="E81" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B82" s="9" t="inlineStr">
         <is>
           <t>Beau Elshout</t>
         </is>
       </c>
       <c r="C82" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
-          <t>6:01:16</t>
+          <t>6:02</t>
         </is>
       </c>
       <c r="E82" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>JPUPA, CROSS 1100</t>
         </is>
       </c>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="85">
       <c r="A85" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B85" s="5" t="inlineStr">
@@ -1955,1063 +1955,1063 @@
       <c r="D85" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>Tomas Sillekens</t>
         </is>
       </c>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D86" s="6" t="inlineStr">
         <is>
-          <t>4:03:98</t>
+          <t>4:04</t>
         </is>
       </c>
       <c r="E86" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="87">
       <c r="A87" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B87" s="9" t="inlineStr">
         <is>
           <t>Jeremy Doornbusch</t>
         </is>
       </c>
       <c r="C87" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
-          <t>4:05:47</t>
+          <t>4:06</t>
         </is>
       </c>
       <c r="E87" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>CEDRIC VOS</t>
         </is>
       </c>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D88" s="6" t="inlineStr">
         <is>
-          <t>4:08:20</t>
+          <t>4:09</t>
         </is>
       </c>
       <c r="E88" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B89" s="9" t="inlineStr">
         <is>
           <t>Peter Nooren</t>
         </is>
       </c>
       <c r="C89" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
-          <t>4:08:58</t>
+          <t>4:09</t>
         </is>
       </c>
       <c r="E89" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>Bob van Pelt</t>
         </is>
       </c>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D90" s="6" t="inlineStr">
         <is>
-          <t>4:10:08</t>
+          <t>4:11</t>
         </is>
       </c>
       <c r="E90" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="91">
       <c r="A91" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B91" s="9" t="inlineStr">
         <is>
           <t>Matthew de Haan</t>
         </is>
       </c>
       <c r="C91" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
-          <t>4:19:88</t>
+          <t>4:20</t>
         </is>
       </c>
       <c r="E91" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>Bas Zwartele</t>
         </is>
       </c>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D92" s="6" t="inlineStr">
         <is>
-          <t>4:20:67</t>
+          <t>4:21</t>
         </is>
       </c>
       <c r="E92" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="93">
       <c r="A93" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B93" s="9" t="inlineStr">
         <is>
           <t>Bart Spangenberg</t>
         </is>
       </c>
       <c r="C93" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
-          <t>4:21:30</t>
+          <t>4:22</t>
         </is>
       </c>
       <c r="E93" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>Hubert vd Weijde</t>
         </is>
       </c>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D94" s="6" t="inlineStr">
         <is>
-          <t>4:23:33</t>
+          <t>4:24</t>
         </is>
       </c>
       <c r="E94" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B95" s="9" t="inlineStr">
         <is>
           <t>Kai vd Wiel</t>
         </is>
       </c>
       <c r="C95" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
-          <t>4:24:21</t>
+          <t>4:25</t>
         </is>
       </c>
       <c r="E95" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>Bram de Vos</t>
         </is>
       </c>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D96" s="6" t="inlineStr">
         <is>
-          <t>4:25:03</t>
+          <t>4:26</t>
         </is>
       </c>
       <c r="E96" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B97" s="9" t="inlineStr">
         <is>
           <t>Tom van Campenhout</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
-          <t>4:25:57</t>
+          <t>4:26</t>
         </is>
       </c>
       <c r="E97" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>Ruud Rooswinkel</t>
         </is>
       </c>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D98" s="6" t="inlineStr">
         <is>
-          <t>4:26:30</t>
+          <t>4:27</t>
         </is>
       </c>
       <c r="E98" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B99" s="9" t="inlineStr">
         <is>
           <t>Elwin Pas</t>
         </is>
       </c>
       <c r="C99" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
-          <t>4:27:09</t>
+          <t>4:28</t>
         </is>
       </c>
       <c r="E99" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>Sjoerd Vermeeren</t>
         </is>
       </c>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D100" s="6" t="inlineStr">
         <is>
-          <t>4:34:88</t>
+          <t>4:35</t>
         </is>
       </c>
       <c r="E100" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
           <t>STEFFEN BARIS</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
-          <t>4:35:72</t>
+          <t>4:36</t>
         </is>
       </c>
       <c r="E101" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>Moussaab Adrani</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D102" s="6" t="inlineStr">
         <is>
-          <t>4:38:84</t>
+          <t>4:39</t>
         </is>
       </c>
       <c r="E102" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B103" s="9" t="inlineStr">
         <is>
           <t>Karel Haan</t>
         </is>
       </c>
       <c r="C103" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
-          <t>4:41:49</t>
+          <t>4:42</t>
         </is>
       </c>
       <c r="E103" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>Daniel Nederlof</t>
         </is>
       </c>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D104" s="6" t="inlineStr">
         <is>
-          <t>4:42:01</t>
+          <t>4:43</t>
         </is>
       </c>
       <c r="E104" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="105">
       <c r="A105" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B105" s="9" t="inlineStr">
         <is>
           <t>RALFH DE BROUWEN</t>
         </is>
       </c>
       <c r="C105" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
-          <t>4:42:53</t>
+          <t>4:43</t>
         </is>
       </c>
       <c r="E105" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>Michel Havermans</t>
         </is>
       </c>
       <c r="C106" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D106" s="6" t="inlineStr">
         <is>
-          <t>4:43:19</t>
+          <t>4:44</t>
         </is>
       </c>
       <c r="E106" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B107" s="9" t="inlineStr">
         <is>
           <t>Koen Theeuwes</t>
         </is>
       </c>
       <c r="C107" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
-          <t>4:43:83</t>
+          <t>4:44</t>
         </is>
       </c>
       <c r="E107" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>Dylan van Riel</t>
         </is>
       </c>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D108" s="6" t="inlineStr">
         <is>
-          <t>4:45:96</t>
+          <t>4:46</t>
         </is>
       </c>
       <c r="E108" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B109" s="9" t="inlineStr">
         <is>
           <t>Thijs Verschuren</t>
         </is>
       </c>
       <c r="C109" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
-          <t>4:46:48</t>
+          <t>4:47</t>
         </is>
       </c>
       <c r="E109" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="110">
       <c r="A110" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>Hugo Buylinckx</t>
         </is>
       </c>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D110" s="6" t="inlineStr">
         <is>
-          <t>4:47:12</t>
+          <t>4:48</t>
         </is>
       </c>
       <c r="E110" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="111">
       <c r="A111" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B111" s="9" t="inlineStr">
         <is>
           <t>Robin Mossevelde</t>
         </is>
       </c>
       <c r="C111" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D111" s="8" t="inlineStr">
         <is>
-          <t>4:47:78</t>
+          <t>4:48</t>
         </is>
       </c>
       <c r="E111" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>Paul van Kaam</t>
         </is>
       </c>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D112" s="6" t="inlineStr">
         <is>
-          <t>4:48:97</t>
+          <t>4:49</t>
         </is>
       </c>
       <c r="E112" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B113" s="9" t="inlineStr">
         <is>
           <t>Joost Vermeer</t>
         </is>
       </c>
       <c r="C113" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
-          <t>4:53:47</t>
+          <t>4:54</t>
         </is>
       </c>
       <c r="E113" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>Bram Kocx</t>
         </is>
       </c>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D114" s="6" t="inlineStr">
         <is>
-          <t>4:54:62</t>
+          <t>4:55</t>
         </is>
       </c>
       <c r="E114" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="115">
       <c r="A115" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B115" s="9" t="inlineStr">
         <is>
           <t>Mark van Heusden</t>
         </is>
       </c>
       <c r="C115" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
-          <t>4:55:24</t>
+          <t>4:56</t>
         </is>
       </c>
       <c r="E115" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>Robin Bayens</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D116" s="6" t="inlineStr">
         <is>
-          <t>4:56:26</t>
+          <t>4:57</t>
         </is>
       </c>
       <c r="E116" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B117" s="9" t="inlineStr">
         <is>
           <t>Glenn van Hamond</t>
         </is>
       </c>
       <c r="C117" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
-          <t>4:58:53</t>
+          <t>4:59</t>
         </is>
       </c>
       <c r="E117" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>Rick van Gils</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D118" s="6" t="inlineStr">
         <is>
-          <t>5:00:34</t>
+          <t>5:01</t>
         </is>
       </c>
       <c r="E118" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="119">
       <c r="A119" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B119" s="9" t="inlineStr">
         <is>
           <t>RUBEN TOMBROCK</t>
         </is>
       </c>
       <c r="C119" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
-          <t>5:02:43</t>
+          <t>5:03</t>
         </is>
       </c>
       <c r="E119" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>Bram Clarijs</t>
         </is>
       </c>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D120" s="6" t="inlineStr">
         <is>
-          <t>5:03:57</t>
+          <t>5:04</t>
         </is>
       </c>
       <c r="E120" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="121">
       <c r="A121" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B121" s="9" t="inlineStr">
         <is>
           <t>Sjors Duffhues</t>
         </is>
       </c>
       <c r="C121" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
-          <t>5:05:88</t>
+          <t>5:06</t>
         </is>
       </c>
       <c r="E121" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>Yoeri Beumer</t>
         </is>
       </c>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D122" s="6" t="inlineStr">
         <is>
-          <t>5:13:66</t>
+          <t>5:14</t>
         </is>
       </c>
       <c r="E122" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="123">
       <c r="A123" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B123" s="9" t="inlineStr">
         <is>
           <t>Pepijn Ernst</t>
         </is>
       </c>
       <c r="C123" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
-          <t>5:18:95</t>
+          <t>5:19</t>
         </is>
       </c>
       <c r="E123" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>Erik Smeets</t>
         </is>
       </c>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D124" s="6" t="inlineStr">
         <is>
-          <t>5:19:66</t>
+          <t>5:20</t>
         </is>
       </c>
       <c r="E124" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="125">
       <c r="A125" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B125" s="9" t="inlineStr">
         <is>
           <t>Michael d Veer</t>
         </is>
       </c>
       <c r="C125" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
-          <t>5:22:90</t>
+          <t>5:23</t>
         </is>
       </c>
       <c r="E125" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>Max Spapens</t>
         </is>
       </c>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D126" s="6" t="inlineStr">
         <is>
-          <t>5:24:02</t>
+          <t>5:25</t>
         </is>
       </c>
       <c r="E126" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B127" s="9" t="inlineStr">
         <is>
           <t>Steven Kok</t>
         </is>
       </c>
       <c r="C127" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
-          <t>5:26:77</t>
+          <t>5:27</t>
         </is>
       </c>
       <c r="E127" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
           <t>Martijn Kok</t>
         </is>
       </c>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D128" s="6" t="inlineStr">
         <is>
-          <t>5:28:74</t>
+          <t>5:29</t>
         </is>
       </c>
       <c r="E128" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="129">
       <c r="A129" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B129" s="9" t="inlineStr">
         <is>
           <t>Ian Dane</t>
         </is>
       </c>
       <c r="C129" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
-          <t>5:30:13</t>
+          <t>5:31</t>
         </is>
       </c>
       <c r="E129" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>Max vd Wouw</t>
         </is>
       </c>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D130" s="6" t="inlineStr">
         <is>
-          <t>5:32:43</t>
+          <t>5:33</t>
         </is>
       </c>
       <c r="E130" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
           <t>MJUND, CROSS 1400</t>
         </is>
       </c>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B133" s="5" t="inlineStr">
@@ -3027,787 +3027,787 @@
       <c r="D133" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>Nicole de Veer</t>
         </is>
       </c>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D134" s="6" t="inlineStr">
         <is>
-          <t>5:26:66</t>
+          <t>5:27</t>
         </is>
       </c>
       <c r="E134" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B135" s="9" t="inlineStr">
         <is>
           <t>Manon Sillekens</t>
         </is>
       </c>
       <c r="C135" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
-          <t>5:32:16</t>
+          <t>5:33</t>
         </is>
       </c>
       <c r="E135" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>Femke Rommers</t>
         </is>
       </c>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D136" s="6" t="inlineStr">
         <is>
-          <t>5:39:27</t>
+          <t>5:40</t>
         </is>
       </c>
       <c r="E136" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
           <t>SORAYA ZWEMSTRA</t>
         </is>
       </c>
       <c r="C137" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
-          <t>5:44:32</t>
+          <t>5:45</t>
         </is>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>Dide Evers</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D138" s="6" t="inlineStr">
         <is>
-          <t>5:57:99</t>
+          <t>5:58</t>
         </is>
       </c>
       <c r="E138" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
           <t>LIEKE HOFMANS</t>
         </is>
       </c>
       <c r="C139" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
-          <t>6:03:21</t>
+          <t>6:04</t>
         </is>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>Wytske Roovers</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D140" s="6" t="inlineStr">
         <is>
-          <t>6:04:62</t>
+          <t>6:05</t>
         </is>
       </c>
       <c r="E140" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="141">
       <c r="A141" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B141" s="9" t="inlineStr">
         <is>
           <t>Majken van 't Veer</t>
         </is>
       </c>
       <c r="C141" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
-          <t>6:06:02</t>
+          <t>6:07</t>
         </is>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>Kiek Gimbrere</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
-          <t>6:07:06</t>
+          <t>6:08</t>
         </is>
       </c>
       <c r="E142" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
           <t>Admay van Oevelen</t>
         </is>
       </c>
       <c r="C143" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
-          <t>6:10:30</t>
+          <t>6:11</t>
         </is>
       </c>
       <c r="E143" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>Liset Olijve</t>
         </is>
       </c>
       <c r="C144" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D144" s="6" t="inlineStr">
         <is>
-          <t>6:17:94</t>
+          <t>6:18</t>
         </is>
       </c>
       <c r="E144" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="145">
       <c r="A145" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B145" s="9" t="inlineStr">
         <is>
           <t>Lieke Wolters</t>
         </is>
       </c>
       <c r="C145" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
-          <t>6:21:63</t>
+          <t>6:22</t>
         </is>
       </c>
       <c r="E145" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>Lisa van Veen</t>
         </is>
       </c>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D146" s="6" t="inlineStr">
         <is>
-          <t>6:27:70</t>
+          <t>6:28</t>
         </is>
       </c>
       <c r="E146" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="147">
       <c r="A147" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B147" s="9" t="inlineStr">
         <is>
           <t>Anna van Eck</t>
         </is>
       </c>
       <c r="C147" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
-          <t>6:33:22</t>
+          <t>6:34</t>
         </is>
       </c>
       <c r="E147" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>Mariou Vissers</t>
         </is>
       </c>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D148" s="6" t="inlineStr">
         <is>
-          <t>6:34:78</t>
+          <t>6:35</t>
         </is>
       </c>
       <c r="E148" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="149">
       <c r="A149" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B149" s="9" t="inlineStr">
         <is>
           <t>Karen Vermeer</t>
         </is>
       </c>
       <c r="C149" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
-          <t>6:36:27</t>
+          <t>6:37</t>
         </is>
       </c>
       <c r="E149" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>Merel Tombrock</t>
         </is>
       </c>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D150" s="6" t="inlineStr">
         <is>
-          <t>6:37:14</t>
+          <t>6:38</t>
         </is>
       </c>
       <c r="E150" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="151">
       <c r="A151" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B151" s="9" t="inlineStr">
         <is>
           <t>Jessie Korebrits</t>
         </is>
       </c>
       <c r="C151" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D151" s="8" t="inlineStr">
         <is>
-          <t>6:43:37</t>
+          <t>6:44</t>
         </is>
       </c>
       <c r="E151" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>Christel Gallé</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D152" s="6" t="inlineStr">
         <is>
-          <t>6:45:7</t>
+          <t>6:46</t>
         </is>
       </c>
       <c r="E152" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
           <t>Thari van Riel</t>
         </is>
       </c>
       <c r="C153" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
-          <t>6:47:32</t>
+          <t>6:48</t>
         </is>
       </c>
       <c r="E153" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>Anna Peeters</t>
         </is>
       </c>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D154" s="6" t="inlineStr">
         <is>
-          <t>6:48:97</t>
+          <t>6:49</t>
         </is>
       </c>
       <c r="E154" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B155" s="9" t="inlineStr">
         <is>
           <t>Jessica Faesen</t>
         </is>
       </c>
       <c r="C155" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
-          <t>6:52:89</t>
+          <t>6:53</t>
         </is>
       </c>
       <c r="E155" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>Judith van Pelt</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D156" s="6" t="inlineStr">
         <is>
-          <t>6:56:19</t>
+          <t>6:57</t>
         </is>
       </c>
       <c r="E156" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B157" s="9" t="inlineStr">
         <is>
           <t>Lizzy Boudewijns</t>
         </is>
       </c>
       <c r="C157" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
-          <t>6:58:90</t>
+          <t>6:59</t>
         </is>
       </c>
       <c r="E157" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>Bibi Hensen</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D158" s="6" t="inlineStr">
         <is>
-          <t>7:00:46</t>
+          <t>7:01</t>
         </is>
       </c>
       <c r="E158" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
           <t>Imre vd Ende</t>
         </is>
       </c>
       <c r="C159" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>7:06:87</t>
+          <t>7:07</t>
         </is>
       </c>
       <c r="E159" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>Marieke Mertens</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D160" s="6" t="inlineStr">
         <is>
-          <t>7:07:87</t>
+          <t>7:08</t>
         </is>
       </c>
       <c r="E160" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B161" s="9" t="inlineStr">
         <is>
           <t>Elise Diepstraten</t>
         </is>
       </c>
       <c r="C161" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
-          <t>7:09:62</t>
+          <t>7:10</t>
         </is>
       </c>
       <c r="E161" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>Anouk Rombouts</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D162" s="6" t="inlineStr">
         <is>
-          <t>7:12:87</t>
+          <t>7:13</t>
         </is>
       </c>
       <c r="E162" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="163">
       <c r="A163" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B163" s="9" t="inlineStr">
         <is>
           <t>Femke Bisschop</t>
         </is>
       </c>
       <c r="C163" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
-          <t>7:24:08</t>
+          <t>7:25</t>
         </is>
       </c>
       <c r="E163" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>Jeske Groenen</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D164" s="6" t="inlineStr">
         <is>
-          <t>7:40:81</t>
+          <t>7:41</t>
         </is>
       </c>
       <c r="E164" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="165">
       <c r="A165" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B165" s="9" t="inlineStr">
         <is>
           <t>Zoe Krijnen</t>
         </is>
       </c>
       <c r="C165" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D165" s="8" t="inlineStr">
         <is>
-          <t>8:14:74</t>
+          <t>8:15</t>
         </is>
       </c>
       <c r="E165" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="166">
       <c r="A166" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
           <t>Chantal Engel</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D166" s="6" t="inlineStr">
         <is>
-          <t>8:41:15</t>
+          <t>8:42</t>
         </is>
       </c>
       <c r="E166" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
           <t>JJUND, CROSS 2200</t>
         </is>
       </c>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B169" s="5" t="inlineStr">
@@ -3823,1178 +3823,1178 @@
       <c r="D169" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>WESLEY PAUEL</t>
         </is>
       </c>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Almere '81</t>
         </is>
       </c>
       <c r="D170" s="6" t="inlineStr">
         <is>
-          <t>7:44:94</t>
+          <t>7:45</t>
         </is>
       </c>
       <c r="E170" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="171">
       <c r="A171" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B171" s="9" t="inlineStr">
         <is>
           <t>Jarno Boutkam</t>
         </is>
       </c>
       <c r="C171" s="9" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D171" s="8" t="inlineStr">
         <is>
-          <t>7:49:70</t>
+          <t>7:50</t>
         </is>
       </c>
       <c r="E171" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="172">
       <c r="A172" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>Dimitri Jonkers</t>
         </is>
       </c>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D172" s="6" t="inlineStr">
         <is>
-          <t>7:54:25</t>
+          <t>7:55</t>
         </is>
       </c>
       <c r="E172" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
       <c r="A173" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B173" s="9" t="inlineStr">
         <is>
           <t>Siebe Tijssen</t>
         </is>
       </c>
       <c r="C173" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D173" s="8" t="inlineStr">
         <is>
-          <t>8:03:31</t>
+          <t>8:04</t>
         </is>
       </c>
       <c r="E173" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>Thomas vd Heijden</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D174" s="6" t="inlineStr">
         <is>
-          <t>8:07:91</t>
+          <t>8:08</t>
         </is>
       </c>
       <c r="E174" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B175" s="9" t="inlineStr">
         <is>
           <t>Ward vd Wiel</t>
         </is>
       </c>
       <c r="C175" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
-          <t>8:12:57</t>
+          <t>8:13</t>
         </is>
       </c>
       <c r="E175" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>JESSE BEKS</t>
         </is>
       </c>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D176" s="6" t="inlineStr">
         <is>
-          <t>8:18:54</t>
+          <t>8:19</t>
         </is>
       </c>
       <c r="E176" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="177">
       <c r="A177" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B177" s="9" t="inlineStr">
         <is>
           <t>Bas Demmers</t>
         </is>
       </c>
       <c r="C177" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
-          <t>8:21:25</t>
+          <t>8:22</t>
         </is>
       </c>
       <c r="E177" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="178">
       <c r="A178" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
           <t>Michiel Huisman</t>
         </is>
       </c>
       <c r="C178" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D178" s="6" t="inlineStr">
         <is>
-          <t>8:23:10</t>
+          <t>8:24</t>
         </is>
       </c>
       <c r="E178" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B179" s="9" t="inlineStr">
         <is>
           <t>Remy van Maanen</t>
         </is>
       </c>
       <c r="C179" s="9" t="inlineStr">
         <is>
           <t>PAC</t>
         </is>
       </c>
       <c r="D179" s="8" t="inlineStr">
         <is>
-          <t>8:24:61</t>
+          <t>8:25</t>
         </is>
       </c>
       <c r="E179" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>MATHIJS V. HAPEREN</t>
         </is>
       </c>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D180" s="6" t="inlineStr">
         <is>
-          <t>8:31:51</t>
+          <t>8:32</t>
         </is>
       </c>
       <c r="E180" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="181">
       <c r="A181" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B181" s="9" t="inlineStr">
         <is>
           <t>JASPER KRANENDONK</t>
         </is>
       </c>
       <c r="C181" s="9" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
-          <t>8:32:05</t>
+          <t>8:33</t>
         </is>
       </c>
       <c r="E181" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>Niek Akkermans</t>
         </is>
       </c>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D182" s="6" t="inlineStr">
         <is>
-          <t>8:36:72</t>
+          <t>8:37</t>
         </is>
       </c>
       <c r="E182" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="183">
       <c r="A183" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B183" s="9" t="inlineStr">
         <is>
           <t>Jeroen van Kaam</t>
         </is>
       </c>
       <c r="C183" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
-          <t>8:41:65</t>
+          <t>8:42</t>
         </is>
       </c>
       <c r="E183" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B184" s="7" t="inlineStr">
         <is>
           <t>Rens Peters</t>
         </is>
       </c>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D184" s="6" t="inlineStr">
         <is>
-          <t>8:54:91</t>
+          <t>8:55</t>
         </is>
       </c>
       <c r="E184" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B185" s="9" t="inlineStr">
         <is>
           <t>Raoul Wanrooy</t>
         </is>
       </c>
       <c r="C185" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
-          <t>8:56:55</t>
+          <t>8:57</t>
         </is>
       </c>
       <c r="E185" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B186" s="7" t="inlineStr">
         <is>
           <t>Martijn Marisael</t>
         </is>
       </c>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D186" s="6" t="inlineStr">
         <is>
-          <t>9:00:55</t>
+          <t>9:01</t>
         </is>
       </c>
       <c r="E186" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="187">
       <c r="A187" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B187" s="9" t="inlineStr">
         <is>
           <t>Frank vd Wijngaard</t>
         </is>
       </c>
       <c r="C187" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
-          <t>9:01:52</t>
+          <t>9:02</t>
         </is>
       </c>
       <c r="E187" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>Martijn Reus</t>
         </is>
       </c>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D188" s="6" t="inlineStr">
         <is>
-          <t>9:02:42</t>
+          <t>9:03</t>
         </is>
       </c>
       <c r="E188" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="189">
       <c r="A189" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B189" s="9" t="inlineStr">
         <is>
           <t>Jordi vd Sman</t>
         </is>
       </c>
       <c r="C189" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
-          <t>9:07:06</t>
+          <t>9:08</t>
         </is>
       </c>
       <c r="E189" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B190" s="7" t="inlineStr">
         <is>
           <t>Erik Roeloffs</t>
         </is>
       </c>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Achilles</t>
         </is>
       </c>
       <c r="D190" s="6" t="inlineStr">
         <is>
-          <t>9:09:32</t>
+          <t>9:10</t>
         </is>
       </c>
       <c r="E190" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="191">
       <c r="A191" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B191" s="9" t="inlineStr">
         <is>
           <t>Maikel Rommers</t>
         </is>
       </c>
       <c r="C191" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
-          <t>9:11:74</t>
+          <t>9:12</t>
         </is>
       </c>
       <c r="E191" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>Stefan van Schendel</t>
         </is>
       </c>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D192" s="6" t="inlineStr">
         <is>
-          <t>9:13:57</t>
+          <t>9:14</t>
         </is>
       </c>
       <c r="E192" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B193" s="9" t="inlineStr">
         <is>
           <t>Bob Peters</t>
         </is>
       </c>
       <c r="C193" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
-          <t>9:14:51</t>
+          <t>9:15</t>
         </is>
       </c>
       <c r="E193" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
       <c r="A194" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B194" s="7" t="inlineStr">
         <is>
           <t>Martijn Hulst</t>
         </is>
       </c>
       <c r="C194" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D194" s="6" t="inlineStr">
         <is>
-          <t>9:15:55</t>
+          <t>9:16</t>
         </is>
       </c>
       <c r="E194" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="195">
       <c r="A195" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B195" s="9" t="inlineStr">
         <is>
           <t>KOEN ERCEE</t>
         </is>
       </c>
       <c r="C195" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D195" s="8" t="inlineStr">
         <is>
-          <t>9:16:39</t>
+          <t>9:17</t>
         </is>
       </c>
       <c r="E195" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="196">
       <c r="A196" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B196" s="7" t="inlineStr">
         <is>
           <t>Paul van Beurden</t>
         </is>
       </c>
       <c r="C196" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D196" s="6" t="inlineStr">
         <is>
-          <t>9:18:27</t>
+          <t>9:19</t>
         </is>
       </c>
       <c r="E196" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="197">
       <c r="A197" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B197" s="9" t="inlineStr">
         <is>
           <t>Manten Wijtvliet</t>
         </is>
       </c>
       <c r="C197" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D197" s="8" t="inlineStr">
         <is>
-          <t>9:22:23</t>
+          <t>9:23</t>
         </is>
       </c>
       <c r="E197" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B198" s="7" t="inlineStr">
         <is>
           <t>Jeffrey Doornbusch</t>
         </is>
       </c>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D198" s="6" t="inlineStr">
         <is>
-          <t>9:28:88</t>
+          <t>9:29</t>
         </is>
       </c>
       <c r="E198" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
       <c r="A199" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B199" s="9" t="inlineStr">
         <is>
           <t>Sjoerd Roovers</t>
         </is>
       </c>
       <c r="C199" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
-          <t>9:30:74</t>
+          <t>9:31</t>
         </is>
       </c>
       <c r="E199" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
           <t>Maurice Coertjens</t>
         </is>
       </c>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D200" s="6" t="inlineStr">
         <is>
-          <t>9:43:85</t>
+          <t>9:44</t>
         </is>
       </c>
       <c r="E200" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B201" s="9" t="inlineStr">
         <is>
           <t>Koen Michielsen</t>
         </is>
       </c>
       <c r="C201" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
-          <t>9:44:27</t>
+          <t>9:45</t>
         </is>
       </c>
       <c r="E201" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
       <c r="A202" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>Bernie v't Goor</t>
         </is>
       </c>
       <c r="C202" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D202" s="6" t="inlineStr">
         <is>
-          <t>9:44:74</t>
+          <t>9:45</t>
         </is>
       </c>
       <c r="E202" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
       <c r="A203" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B203" s="9" t="inlineStr">
         <is>
           <t>JEROEN SIMONS</t>
         </is>
       </c>
       <c r="C203" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D203" s="8" t="inlineStr">
         <is>
-          <t>9:54:10</t>
+          <t>9:55</t>
         </is>
       </c>
       <c r="E203" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="204">
       <c r="A204" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
           <t>Thijn Aarden</t>
         </is>
       </c>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D204" s="6" t="inlineStr">
         <is>
-          <t>9:54:93</t>
+          <t>9:55</t>
         </is>
       </c>
       <c r="E204" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="205">
       <c r="A205" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B205" s="9" t="inlineStr">
         <is>
           <t>Lars vd Schans</t>
         </is>
       </c>
       <c r="C205" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D205" s="8" t="inlineStr">
         <is>
-          <t>9:55:50</t>
+          <t>9:56</t>
         </is>
       </c>
       <c r="E205" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="206">
       <c r="A206" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
           <t>Erik Beumer</t>
         </is>
       </c>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D206" s="6" t="inlineStr">
         <is>
-          <t>9:57:38</t>
+          <t>9:58</t>
         </is>
       </c>
       <c r="E206" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
       <c r="A207" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B207" s="9" t="inlineStr">
         <is>
           <t>Bram Bouwens</t>
         </is>
       </c>
       <c r="C207" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D207" s="8" t="inlineStr">
         <is>
-          <t>10:03:54</t>
+          <t>10:04</t>
         </is>
       </c>
       <c r="E207" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
       <c r="A208" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>Jelmer de Maat</t>
         </is>
       </c>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D208" s="6" t="inlineStr">
         <is>
-          <t>10:04:71</t>
+          <t>10:05</t>
         </is>
       </c>
       <c r="E208" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="209">
       <c r="A209" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B209" s="9" t="inlineStr">
         <is>
           <t>Steyn Berens</t>
         </is>
       </c>
       <c r="C209" s="9" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D209" s="8" t="inlineStr">
         <is>
-          <t>10:05:75</t>
+          <t>10:06</t>
         </is>
       </c>
       <c r="E209" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="210">
       <c r="A210" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
           <t>Jan Merrienboer</t>
         </is>
       </c>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D210" s="6" t="inlineStr">
         <is>
-          <t>10:09:06</t>
+          <t>10:10</t>
         </is>
       </c>
       <c r="E210" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
       <c r="A211" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B211" s="9" t="inlineStr">
         <is>
           <t>Joris Bruurs</t>
         </is>
       </c>
       <c r="C211" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
-          <t>10:13:91</t>
+          <t>10:14</t>
         </is>
       </c>
       <c r="E211" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>Sander van den Corput</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D212" s="6" t="inlineStr">
         <is>
-          <t>10:23:52</t>
+          <t>10:24</t>
         </is>
       </c>
       <c r="E212" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B213" s="9" t="inlineStr">
         <is>
           <t>Maarten van Dijk</t>
         </is>
       </c>
       <c r="C213" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
-          <t>10:32:36</t>
+          <t>10:33</t>
         </is>
       </c>
       <c r="E213" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
       <c r="A214" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
           <t>Matthew Robinson</t>
         </is>
       </c>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D214" s="6" t="inlineStr">
         <is>
-          <t>10:40:66</t>
+          <t>10:41</t>
         </is>
       </c>
       <c r="E214" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
       <c r="A215" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B215" s="9" t="inlineStr">
         <is>
           <t>Teun van Haperen</t>
         </is>
       </c>
       <c r="C215" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D215" s="8" t="inlineStr">
         <is>
-          <t>10:42:19</t>
+          <t>10:43</t>
         </is>
       </c>
       <c r="E215" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="216">
       <c r="A216" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>Robin Adriaensen</t>
         </is>
       </c>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D216" s="6" t="inlineStr">
         <is>
-          <t>10:43:20</t>
+          <t>10:44</t>
         </is>
       </c>
       <c r="E216" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="217">
       <c r="A217" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B217" s="9" t="inlineStr">
         <is>
           <t>Mark Vondervoort</t>
         </is>
       </c>
       <c r="C217" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D217" s="8" t="inlineStr">
         <is>
-          <t>11:04:64</t>
+          <t>11:05</t>
         </is>
       </c>
       <c r="E217" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="218">
       <c r="A218" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B218" s="7" t="inlineStr">
         <is>
           <t>Justin van Hamond</t>
         </is>
       </c>
       <c r="C218" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D218" s="6" t="inlineStr">
         <is>
-          <t>11:19:13</t>
+          <t>11:20</t>
         </is>
       </c>
       <c r="E218" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="219">
       <c r="A219" s="8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B219" s="9" t="inlineStr">
         <is>
           <t>Jeroen Franken</t>
         </is>
       </c>
       <c r="C219" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D219" s="8" t="inlineStr">
         <is>
-          <t>12:19:98</t>
+          <t>12:20</t>
         </is>
       </c>
       <c r="E219" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="4" t="inlineStr">
         <is>
           <t>MJUNC, CROSS 2200</t>
         </is>
       </c>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="222">
       <c r="A222" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B222" s="5" t="inlineStr">
@@ -5010,672 +5010,672 @@
       <c r="D222" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>Rachel Boddy</t>
         </is>
       </c>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D223" s="6" t="inlineStr">
         <is>
-          <t>7:59:66</t>
+          <t>8:00</t>
         </is>
       </c>
       <c r="E223" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
       <c r="A224" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B224" s="9" t="inlineStr">
         <is>
           <t>Laura van den Hout</t>
         </is>
       </c>
       <c r="C224" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
-          <t>8:03:51</t>
+          <t>8:04</t>
         </is>
       </c>
       <c r="E224" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="225">
       <c r="A225" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
           <t>Fanny van Maanen</t>
         </is>
       </c>
       <c r="C225" s="7" t="inlineStr">
         <is>
           <t>PAC</t>
         </is>
       </c>
       <c r="D225" s="6" t="inlineStr">
         <is>
-          <t>8:20:14</t>
+          <t>8:21</t>
         </is>
       </c>
       <c r="E225" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="226">
       <c r="A226" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B226" s="9" t="inlineStr">
         <is>
           <t>Aicha de Haan</t>
         </is>
       </c>
       <c r="C226" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
-          <t>8:43:77</t>
+          <t>8:44</t>
         </is>
       </c>
       <c r="E226" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Judith Weijters</t>
         </is>
       </c>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D227" s="6" t="inlineStr">
         <is>
-          <t>8:45:31</t>
+          <t>8:46</t>
         </is>
       </c>
       <c r="E227" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B228" s="9" t="inlineStr">
         <is>
           <t>Marloes van Loon</t>
         </is>
       </c>
       <c r="C228" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
-          <t>8:54:87</t>
+          <t>8:55</t>
         </is>
       </c>
       <c r="E228" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
           <t>Anouk van Raamsdonk</t>
         </is>
       </c>
       <c r="C229" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D229" s="6" t="inlineStr">
         <is>
-          <t>9:13:71</t>
+          <t>9:14</t>
         </is>
       </c>
       <c r="E229" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="230">
       <c r="A230" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B230" s="9" t="inlineStr">
         <is>
           <t>Nikki Hendrikx</t>
         </is>
       </c>
       <c r="C230" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
-          <t>9:15:26</t>
+          <t>9:16</t>
         </is>
       </c>
       <c r="E230" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>Amanda Spiljard</t>
         </is>
       </c>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D231" s="6" t="inlineStr">
         <is>
-          <t>9:17:69</t>
+          <t>9:18</t>
         </is>
       </c>
       <c r="E231" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
       <c r="A232" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B232" s="9" t="inlineStr">
         <is>
           <t>Evelien Engel</t>
         </is>
       </c>
       <c r="C232" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
-          <t>9:19:31</t>
+          <t>9:20</t>
         </is>
       </c>
       <c r="E232" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>Penny Vissers</t>
         </is>
       </c>
       <c r="C233" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D233" s="6" t="inlineStr">
         <is>
-          <t>9:21:36</t>
+          <t>9:22</t>
         </is>
       </c>
       <c r="E233" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="234">
       <c r="A234" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B234" s="9" t="inlineStr">
         <is>
           <t>Maike Bisschop</t>
         </is>
       </c>
       <c r="C234" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
-          <t>9:24:32</t>
+          <t>9:25</t>
         </is>
       </c>
       <c r="E234" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
           <t>Marieke Akkermans</t>
         </is>
       </c>
       <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D235" s="6" t="inlineStr">
         <is>
-          <t>9:31:97</t>
+          <t>9:32</t>
         </is>
       </c>
       <c r="E235" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="236">
       <c r="A236" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B236" s="9" t="inlineStr">
         <is>
           <t>Juliette Veldhuis</t>
         </is>
       </c>
       <c r="C236" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
-          <t>9:32:86</t>
+          <t>9:33</t>
         </is>
       </c>
       <c r="E236" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="237">
       <c r="A237" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>Jamie Klaassen</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D237" s="6" t="inlineStr">
         <is>
-          <t>9:42:76</t>
+          <t>9:43</t>
         </is>
       </c>
       <c r="E237" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B238" s="9" t="inlineStr">
         <is>
           <t>Maartje vd Heijden</t>
         </is>
       </c>
       <c r="C238" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D238" s="8" t="inlineStr">
         <is>
-          <t>9:44:06</t>
+          <t>9:45</t>
         </is>
       </c>
       <c r="E238" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>Kim Rasenberg</t>
         </is>
       </c>
       <c r="C239" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D239" s="6" t="inlineStr">
         <is>
-          <t>9:45:72</t>
+          <t>9:46</t>
         </is>
       </c>
       <c r="E239" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="240">
       <c r="A240" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B240" s="9" t="inlineStr">
         <is>
           <t>Sanne Weterings</t>
         </is>
       </c>
       <c r="C240" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
-          <t>9:53:80</t>
+          <t>9:54</t>
         </is>
       </c>
       <c r="E240" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="241">
       <c r="A241" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
           <t>Lianne Weterings</t>
         </is>
       </c>
       <c r="C241" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D241" s="6" t="inlineStr">
         <is>
-          <t>10:11:90</t>
+          <t>10:12</t>
         </is>
       </c>
       <c r="E241" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="242">
       <c r="A242" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B242" s="9" t="inlineStr">
         <is>
           <t>Kyra van Eekelen</t>
         </is>
       </c>
       <c r="C242" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D242" s="8" t="inlineStr">
         <is>
-          <t>10:16:21</t>
+          <t>10:17</t>
         </is>
       </c>
       <c r="E242" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="243">
       <c r="A243" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
           <t>Roos Kind</t>
         </is>
       </c>
       <c r="C243" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D243" s="6" t="inlineStr">
         <is>
-          <t>10:17:06</t>
+          <t>10:18</t>
         </is>
       </c>
       <c r="E243" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="244">
       <c r="A244" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B244" s="9" t="inlineStr">
         <is>
           <t>Mara Evers</t>
         </is>
       </c>
       <c r="C244" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D244" s="8" t="inlineStr">
         <is>
-          <t>10:24:33</t>
+          <t>10:25</t>
         </is>
       </c>
       <c r="E244" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="245">
       <c r="A245" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>Anoek Vriens</t>
         </is>
       </c>
       <c r="C245" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D245" s="6" t="inlineStr">
         <is>
-          <t>10:31:71</t>
+          <t>10:32</t>
         </is>
       </c>
       <c r="E245" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="246">
       <c r="A246" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B246" s="9" t="inlineStr">
         <is>
           <t>YVONNE V, VEEN</t>
         </is>
       </c>
       <c r="C246" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D246" s="8" t="inlineStr">
         <is>
-          <t>10:43:25</t>
+          <t>10:44</t>
         </is>
       </c>
       <c r="E246" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="247">
       <c r="A247" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
           <t>Lizzy Koenen</t>
         </is>
       </c>
       <c r="C247" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D247" s="6" t="inlineStr">
         <is>
-          <t>10:56:68</t>
+          <t>10:57</t>
         </is>
       </c>
       <c r="E247" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="248">
       <c r="A248" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B248" s="9" t="inlineStr">
         <is>
           <t>Donja Laurijsen</t>
         </is>
       </c>
       <c r="C248" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D248" s="8" t="inlineStr">
         <is>
-          <t>11:32:81</t>
+          <t>11:33</t>
         </is>
       </c>
       <c r="E248" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="249">
       <c r="A249" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>Gin de Graaf</t>
         </is>
       </c>
       <c r="C249" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D249" s="6" t="inlineStr">
         <is>
-          <t>11:56:90</t>
+          <t>11:57</t>
         </is>
       </c>
       <c r="E249" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="250">
       <c r="A250" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B250" s="9" t="inlineStr">
         <is>
           <t>Ilona Knippels</t>
         </is>
       </c>
       <c r="C250" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D250" s="8" t="inlineStr">
         <is>
-          <t>12:21:71</t>
+          <t>12:22</t>
         </is>
       </c>
       <c r="E250" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="252">
       <c r="A252" s="4" t="inlineStr">
         <is>
           <t>MJUNB, CROSS 2200</t>
         </is>
       </c>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="253">
       <c r="A253" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B253" s="5" t="inlineStr">
@@ -5691,281 +5691,281 @@
       <c r="D253" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E253" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="254">
       <c r="A254" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
           <t>Stefanie Pooye</t>
         </is>
       </c>
       <c r="C254" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D254" s="6" t="inlineStr">
         <is>
-          <t>8:18:71</t>
+          <t>8:19</t>
         </is>
       </c>
       <c r="E254" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="255">
       <c r="A255" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B255" s="9" t="inlineStr">
         <is>
           <t>Marigje Jansen</t>
         </is>
       </c>
       <c r="C255" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D255" s="8" t="inlineStr">
         <is>
-          <t>8:41:45</t>
+          <t>8:42</t>
         </is>
       </c>
       <c r="E255" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="256">
       <c r="A256" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
           <t>Anoek Vennix</t>
         </is>
       </c>
       <c r="C256" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D256" s="6" t="inlineStr">
         <is>
-          <t>8:49:70</t>
+          <t>8:50</t>
         </is>
       </c>
       <c r="E256" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="257">
       <c r="A257" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B257" s="9" t="inlineStr">
         <is>
           <t>Yvet vd Sterren</t>
         </is>
       </c>
       <c r="C257" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D257" s="8" t="inlineStr">
         <is>
-          <t>8:55:50</t>
+          <t>8:56</t>
         </is>
       </c>
       <c r="E257" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>Jeanet van Loon</t>
         </is>
       </c>
       <c r="C258" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D258" s="6" t="inlineStr">
         <is>
-          <t>9:37:58</t>
+          <t>9:38</t>
         </is>
       </c>
       <c r="E258" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B259" s="9" t="inlineStr">
         <is>
           <t>Colinda van Beurden</t>
         </is>
       </c>
       <c r="C259" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D259" s="8" t="inlineStr">
         <is>
-          <t>9:39:73</t>
+          <t>9:40</t>
         </is>
       </c>
       <c r="E259" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="260">
       <c r="A260" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>Jolien de Haan</t>
         </is>
       </c>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D260" s="6" t="inlineStr">
         <is>
-          <t>9:41:22</t>
+          <t>9:42</t>
         </is>
       </c>
       <c r="E260" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="261">
       <c r="A261" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B261" s="9" t="inlineStr">
         <is>
           <t>Evy Mahieu</t>
         </is>
       </c>
       <c r="C261" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D261" s="8" t="inlineStr">
         <is>
-          <t>9:43:23</t>
+          <t>9:44</t>
         </is>
       </c>
       <c r="E261" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="262">
       <c r="A262" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>Iris Swinkels</t>
         </is>
       </c>
       <c r="C262" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D262" s="6" t="inlineStr">
         <is>
-          <t>9:54:70</t>
+          <t>9:55</t>
         </is>
       </c>
       <c r="E262" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="263">
       <c r="A263" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B263" s="9" t="inlineStr">
         <is>
           <t>Desley vd Dungen</t>
         </is>
       </c>
       <c r="C263" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D263" s="8" t="inlineStr">
         <is>
-          <t>10:57:12</t>
+          <t>10:58</t>
         </is>
       </c>
       <c r="E263" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="264">
       <c r="A264" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>Debby Laanbroek</t>
         </is>
       </c>
       <c r="C264" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D264" s="6" t="inlineStr">
         <is>
-          <t>11:22:40</t>
+          <t>11:23</t>
         </is>
       </c>
       <c r="E264" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="4" t="inlineStr">
         <is>
           <t>JJUNC, CROSS 2500</t>
         </is>
       </c>
       <c r="B266" s="4"/>
       <c r="C266" s="4"/>
       <c r="D266" s="4"/>
       <c r="E266" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B267" s="5" t="inlineStr">
@@ -5981,879 +5981,879 @@
       <c r="D267" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E267" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="268">
       <c r="A268" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
           <t>MARIUS KRANENDONK</t>
         </is>
       </c>
       <c r="C268" s="7" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D268" s="6" t="inlineStr">
         <is>
-          <t>8:39:62</t>
+          <t>8:40</t>
         </is>
       </c>
       <c r="E268" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B269" s="9" t="inlineStr">
         <is>
           <t>SVEN V.D VLIET</t>
         </is>
       </c>
       <c r="C269" s="9" t="inlineStr">
         <is>
           <t>Almere '81</t>
         </is>
       </c>
       <c r="D269" s="8" t="inlineStr">
         <is>
-          <t>8:47:68</t>
+          <t>8:48</t>
         </is>
       </c>
       <c r="E269" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
       <c r="A270" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
           <t>Tibor Peters</t>
         </is>
       </c>
       <c r="C270" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D270" s="6" t="inlineStr">
         <is>
-          <t>8:48:33</t>
+          <t>8:49</t>
         </is>
       </c>
       <c r="E270" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
       <c r="A271" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B271" s="9" t="inlineStr">
         <is>
           <t>MILCO DRIESSEN</t>
         </is>
       </c>
       <c r="C271" s="9" t="inlineStr">
         <is>
           <t>Almere '81</t>
         </is>
       </c>
       <c r="D271" s="8" t="inlineStr">
         <is>
-          <t>9:04:55</t>
+          <t>9:05</t>
         </is>
       </c>
       <c r="E271" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="272">
       <c r="A272" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
           <t>Niels de Jong</t>
         </is>
       </c>
       <c r="C272" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D272" s="6" t="inlineStr">
         <is>
-          <t>9:16:38</t>
+          <t>9:17</t>
         </is>
       </c>
       <c r="E272" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B273" s="9" t="inlineStr">
         <is>
           <t>Guido Jonkers</t>
         </is>
       </c>
       <c r="C273" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D273" s="8" t="inlineStr">
         <is>
-          <t>9:23:56</t>
+          <t>9:24</t>
         </is>
       </c>
       <c r="E273" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>JESSE SCHREURS</t>
         </is>
       </c>
       <c r="C274" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D274" s="6" t="inlineStr">
         <is>
-          <t>9:26:10</t>
+          <t>9:27</t>
         </is>
       </c>
       <c r="E274" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
       <c r="A275" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B275" s="9" t="inlineStr">
         <is>
           <t>Mathijs van Campenhout</t>
         </is>
       </c>
       <c r="C275" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D275" s="8" t="inlineStr">
         <is>
-          <t>9:29:93</t>
+          <t>9:30</t>
         </is>
       </c>
       <c r="E275" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
           <t>Len Geisler</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D276" s="6" t="inlineStr">
         <is>
-          <t>9:30:78</t>
+          <t>9:31</t>
         </is>
       </c>
       <c r="E276" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="277">
       <c r="A277" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B277" s="9" t="inlineStr">
         <is>
           <t>Jeroen Provoost</t>
         </is>
       </c>
       <c r="C277" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
-          <t>9:33:74</t>
+          <t>9:34</t>
         </is>
       </c>
       <c r="E277" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
           <t>Luuk Brouwers</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D278" s="6" t="inlineStr">
         <is>
-          <t>9:34:10</t>
+          <t>9:35</t>
         </is>
       </c>
       <c r="E278" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B279" s="9" t="inlineStr">
         <is>
           <t>Bart vd Wijngaard</t>
         </is>
       </c>
       <c r="C279" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
-          <t>9:35:46</t>
+          <t>9:36</t>
         </is>
       </c>
       <c r="E279" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>Sakin Boudan</t>
         </is>
       </c>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D280" s="6" t="inlineStr">
         <is>
-          <t>9:36:61</t>
+          <t>9:37</t>
         </is>
       </c>
       <c r="E280" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="281">
       <c r="A281" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B281" s="9" t="inlineStr">
         <is>
           <t>Stijn Peeters</t>
         </is>
       </c>
       <c r="C281" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D281" s="8" t="inlineStr">
         <is>
-          <t>9:47:17</t>
+          <t>9:48</t>
         </is>
       </c>
       <c r="E281" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>Vincent Keysers</t>
         </is>
       </c>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D282" s="6" t="inlineStr">
         <is>
-          <t>9:48:01</t>
+          <t>9:49</t>
         </is>
       </c>
       <c r="E282" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="283">
       <c r="A283" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B283" s="9" t="inlineStr">
         <is>
           <t>JIP GIBRERE</t>
         </is>
       </c>
       <c r="C283" s="9" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D283" s="8" t="inlineStr">
         <is>
-          <t>9:54:25</t>
+          <t>9:55</t>
         </is>
       </c>
       <c r="E283" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>Koen Weijters</t>
         </is>
       </c>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D284" s="6" t="inlineStr">
         <is>
-          <t>9:58:47</t>
+          <t>9:59</t>
         </is>
       </c>
       <c r="E284" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="285">
       <c r="A285" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B285" s="9" t="inlineStr">
         <is>
           <t>Edwin Bruurs</t>
         </is>
       </c>
       <c r="C285" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D285" s="8" t="inlineStr">
         <is>
-          <t>10:15:98</t>
+          <t>10:16</t>
         </is>
       </c>
       <c r="E285" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="286">
       <c r="A286" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
           <t>MIKE RASENBERG</t>
         </is>
       </c>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D286" s="6" t="inlineStr">
         <is>
-          <t>10:16:66</t>
+          <t>10:17</t>
         </is>
       </c>
       <c r="E286" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="287">
       <c r="A287" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B287" s="9" t="inlineStr">
         <is>
           <t>Joost van Haperen</t>
         </is>
       </c>
       <c r="C287" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
-          <t>10:31:64</t>
+          <t>10:32</t>
         </is>
       </c>
       <c r="E287" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
           <t>Adriaan Vugts</t>
         </is>
       </c>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D288" s="6" t="inlineStr">
         <is>
-          <t>10:42:25</t>
+          <t>10:43</t>
         </is>
       </c>
       <c r="E288" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="289">
       <c r="A289" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B289" s="9" t="inlineStr">
         <is>
           <t>Arie Stoffelen</t>
         </is>
       </c>
       <c r="C289" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
-          <t>10:44:05</t>
+          <t>10:45</t>
         </is>
       </c>
       <c r="E289" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
           <t>Edwin van Gurp</t>
         </is>
       </c>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D290" s="6" t="inlineStr">
         <is>
-          <t>10:45:68</t>
+          <t>10:46</t>
         </is>
       </c>
       <c r="E290" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="291">
       <c r="A291" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B291" s="9" t="inlineStr">
         <is>
           <t>Rob van Amelsvoort</t>
         </is>
       </c>
       <c r="C291" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D291" s="8" t="inlineStr">
         <is>
-          <t>10:54:88</t>
+          <t>10:55</t>
         </is>
       </c>
       <c r="E291" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="292">
       <c r="A292" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
           <t>Tim van Pelt</t>
         </is>
       </c>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D292" s="6" t="inlineStr">
         <is>
-          <t>10:58:98</t>
+          <t>10:59</t>
         </is>
       </c>
       <c r="E292" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="293">
       <c r="A293" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B293" s="9" t="inlineStr">
         <is>
           <t>Bregt Stevens</t>
         </is>
       </c>
       <c r="C293" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D293" s="8" t="inlineStr">
         <is>
-          <t>11:00:27</t>
+          <t>11:01</t>
         </is>
       </c>
       <c r="E293" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="294">
       <c r="A294" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
           <t>Alexander Laros</t>
         </is>
       </c>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D294" s="6" t="inlineStr">
         <is>
-          <t>11:06:05</t>
+          <t>11:07</t>
         </is>
       </c>
       <c r="E294" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="295">
       <c r="A295" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B295" s="9" t="inlineStr">
         <is>
           <t>Niels Rommers</t>
         </is>
       </c>
       <c r="C295" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D295" s="8" t="inlineStr">
         <is>
-          <t>11:12:56</t>
+          <t>11:13</t>
         </is>
       </c>
       <c r="E295" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>Leandor Jonkers</t>
         </is>
       </c>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D296" s="6" t="inlineStr">
         <is>
-          <t>11:14:86</t>
+          <t>11:15</t>
         </is>
       </c>
       <c r="E296" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="297">
       <c r="A297" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B297" s="9" t="inlineStr">
         <is>
           <t>Jelle Bousema</t>
         </is>
       </c>
       <c r="C297" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D297" s="8" t="inlineStr">
         <is>
-          <t>11:16:01</t>
+          <t>11:17</t>
         </is>
       </c>
       <c r="E297" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="298">
       <c r="A298" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
           <t>Tim vd Ende</t>
         </is>
       </c>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D298" s="6" t="inlineStr">
         <is>
-          <t>11:22:43</t>
+          <t>11:23</t>
         </is>
       </c>
       <c r="E298" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="299">
       <c r="A299" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B299" s="9" t="inlineStr">
         <is>
           <t>STEPHAN KOPS</t>
         </is>
       </c>
       <c r="C299" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D299" s="8" t="inlineStr">
         <is>
-          <t>11:27:67</t>
+          <t>11:28</t>
         </is>
       </c>
       <c r="E299" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="300">
       <c r="A300" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
           <t>STEPHAN KOPS</t>
         </is>
       </c>
       <c r="C300" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D300" s="6" t="inlineStr">
         <is>
-          <t>11:44:96</t>
+          <t>11:45</t>
         </is>
       </c>
       <c r="E300" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="301">
       <c r="A301" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B301" s="9" t="inlineStr">
         <is>
           <t>Frank de Hoon</t>
         </is>
       </c>
       <c r="C301" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D301" s="8" t="inlineStr">
         <is>
-          <t>12:01:05</t>
+          <t>12:02</t>
         </is>
       </c>
       <c r="E301" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="302">
       <c r="A302" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
           <t>Ruud Lensvelt</t>
         </is>
       </c>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D302" s="6" t="inlineStr">
         <is>
-          <t>12:04:36</t>
+          <t>12:05</t>
         </is>
       </c>
       <c r="E302" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="303">
       <c r="A303" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B303" s="9" t="inlineStr">
         <is>
           <t>Steven Vercaigne</t>
         </is>
       </c>
       <c r="C303" s="9" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D303" s="8" t="inlineStr">
         <is>
-          <t>12:10:98</t>
+          <t>12:11</t>
         </is>
       </c>
       <c r="E303" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="304">
       <c r="A304" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
           <t>JEROEN HUISMAN</t>
         </is>
       </c>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D304" s="6" t="inlineStr">
         <is>
-          <t>13:06:66</t>
+          <t>13:07</t>
         </is>
       </c>
       <c r="E304" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="4" t="inlineStr">
         <is>
           <t>JJUNB, CROSS 3900</t>
         </is>
       </c>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B307" s="5" t="inlineStr">
@@ -6869,465 +6869,465 @@
       <c r="D307" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E307" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="308">
       <c r="A308" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
           <t>Marco Vermond</t>
         </is>
       </c>
       <c r="C308" s="7" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D308" s="6" t="inlineStr">
         <is>
-          <t>13:15:15</t>
+          <t>13:16</t>
         </is>
       </c>
       <c r="E308" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="309">
       <c r="A309" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B309" s="9" t="inlineStr">
         <is>
           <t>O RIFFI</t>
         </is>
       </c>
       <c r="C309" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D309" s="8" t="inlineStr">
         <is>
-          <t>13:21:61</t>
+          <t>13:22</t>
         </is>
       </c>
       <c r="E309" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="310">
       <c r="A310" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
           <t>Corné Boutkam</t>
         </is>
       </c>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D310" s="6" t="inlineStr">
         <is>
-          <t>13:29:9</t>
+          <t>13:30</t>
         </is>
       </c>
       <c r="E310" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="311">
       <c r="A311" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B311" s="9" t="inlineStr">
         <is>
           <t>Maikel van Eekelen</t>
         </is>
       </c>
       <c r="C311" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D311" s="8" t="inlineStr">
         <is>
-          <t>14:14:58</t>
+          <t>14:15</t>
         </is>
       </c>
       <c r="E311" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="312">
       <c r="A312" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
           <t>Sebastiaan van Eck</t>
         </is>
       </c>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D312" s="6" t="inlineStr">
         <is>
-          <t>14:15:89</t>
+          <t>14:16</t>
         </is>
       </c>
       <c r="E312" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="313">
       <c r="A313" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B313" s="9" t="inlineStr">
         <is>
           <t>Bjorn de Laat</t>
         </is>
       </c>
       <c r="C313" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
-          <t>14:33:18</t>
+          <t>14:34</t>
         </is>
       </c>
       <c r="E313" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
           <t>MICHAEL KLAASSEN</t>
         </is>
       </c>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D314" s="6" t="inlineStr">
         <is>
-          <t>14:34:19</t>
+          <t>14:35</t>
         </is>
       </c>
       <c r="E314" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B315" s="9" t="inlineStr">
         <is>
           <t>MATHIEU VOS</t>
         </is>
       </c>
       <c r="C315" s="9" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
-          <t>15:01:54</t>
+          <t>15:02</t>
         </is>
       </c>
       <c r="E315" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="316">
       <c r="A316" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B316" s="7" t="inlineStr">
         <is>
           <t>Milan de Maat</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D316" s="6" t="inlineStr">
         <is>
-          <t>15:30:38</t>
+          <t>15:31</t>
         </is>
       </c>
       <c r="E316" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B317" s="9" t="inlineStr">
         <is>
           <t>RICHARD KALIS</t>
         </is>
       </c>
       <c r="C317" s="9" t="inlineStr">
         <is>
           <t>AVO 1983</t>
         </is>
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
-          <t>15:35:31</t>
+          <t>15:36</t>
         </is>
       </c>
       <c r="E317" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>Jochem Braat</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D318" s="6" t="inlineStr">
         <is>
-          <t>15:45:70</t>
+          <t>15:46</t>
         </is>
       </c>
       <c r="E318" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="319">
       <c r="A319" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B319" s="9" t="inlineStr">
         <is>
           <t>Bart van Amelsvoort</t>
         </is>
       </c>
       <c r="C319" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D319" s="8" t="inlineStr">
         <is>
-          <t>15:49:12</t>
+          <t>15:50</t>
         </is>
       </c>
       <c r="E319" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="320">
       <c r="A320" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
           <t>Freek Gerritsen</t>
         </is>
       </c>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D320" s="6" t="inlineStr">
         <is>
-          <t>15:49:60</t>
+          <t>15:50</t>
         </is>
       </c>
       <c r="E320" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="321">
       <c r="A321" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B321" s="9" t="inlineStr">
         <is>
           <t>Tijs van Erve</t>
         </is>
       </c>
       <c r="C321" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D321" s="8" t="inlineStr">
         <is>
-          <t>16:13:33</t>
+          <t>16:14</t>
         </is>
       </c>
       <c r="E321" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="322">
       <c r="A322" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
           <t>Jorn vd Schans</t>
         </is>
       </c>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>ACW '66</t>
         </is>
       </c>
       <c r="D322" s="6" t="inlineStr">
         <is>
-          <t>16:14:47</t>
+          <t>16:15</t>
         </is>
       </c>
       <c r="E322" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="323">
       <c r="A323" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B323" s="9" t="inlineStr">
         <is>
           <t>Fabian Verdaas</t>
         </is>
       </c>
       <c r="C323" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D323" s="8" t="inlineStr">
         <is>
-          <t>16:26:63</t>
+          <t>16:27</t>
         </is>
       </c>
       <c r="E323" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="324">
       <c r="A324" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>Stijn Rutten</t>
         </is>
       </c>
       <c r="C324" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D324" s="6" t="inlineStr">
         <is>
-          <t>16:41:60</t>
+          <t>16:42</t>
         </is>
       </c>
       <c r="E324" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="325">
       <c r="A325" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B325" s="9" t="inlineStr">
         <is>
           <t>Jeroen Laurijsen</t>
         </is>
       </c>
       <c r="C325" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D325" s="8" t="inlineStr">
         <is>
-          <t>17:37:18</t>
+          <t>17:38</t>
         </is>
       </c>
       <c r="E325" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="326">
       <c r="A326" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B326" s="7" t="inlineStr">
         <is>
           <t>Tom Michielsen</t>
         </is>
       </c>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Gloria</t>
         </is>
       </c>
       <c r="D326" s="6" t="inlineStr">
         <is>
-          <t>18:49:19</t>
+          <t>18:50</t>
         </is>
       </c>
       <c r="E326" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="328">
       <c r="A328" s="4" t="inlineStr">
         <is>
           <t>MJUNA, CROSS 2800</t>
         </is>
       </c>
       <c r="B328" s="4"/>
       <c r="C328" s="4"/>
       <c r="D328" s="4"/>
       <c r="E328" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B329" s="5" t="inlineStr">
@@ -7343,97 +7343,97 @@
       <c r="D329" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E329" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B330" s="7" t="inlineStr">
         <is>
           <t>Linda Rutten</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D330" s="6" t="inlineStr">
         <is>
-          <t>12:16:20</t>
+          <t>12:17</t>
         </is>
       </c>
       <c r="E330" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="331">
       <c r="A331" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B331" s="9" t="inlineStr">
         <is>
           <t>Janneke Bruntink</t>
         </is>
       </c>
       <c r="C331" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D331" s="8" t="inlineStr">
         <is>
-          <t>12:45:65</t>
+          <t>12:46</t>
         </is>
       </c>
       <c r="E331" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="332">
       <c r="A332" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B332" s="7" t="inlineStr">
         <is>
           <t>Nicole Simons</t>
         </is>
       </c>
       <c r="C332" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D332" s="6" t="inlineStr">
         <is>
-          <t>14:28:12</t>
+          <t>14:29</t>
         </is>
       </c>
       <c r="E332" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="334">
       <c r="A334" s="4" t="inlineStr">
         <is>
           <t>VSEN, CROSS 5000</t>
         </is>
       </c>
       <c r="B334" s="4"/>
       <c r="C334" s="4"/>
       <c r="D334" s="4"/>
       <c r="E334" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="335">
       <c r="A335" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B335" s="5" t="inlineStr">
@@ -7449,327 +7449,327 @@
       <c r="D335" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E335" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="336">
       <c r="A336" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B336" s="7" t="inlineStr">
         <is>
           <t>Sabine vd Reijt</t>
         </is>
       </c>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D336" s="6" t="inlineStr">
         <is>
-          <t>18:40:44</t>
+          <t>18:41</t>
         </is>
       </c>
       <c r="E336" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="337">
       <c r="A337" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B337" s="9" t="inlineStr">
         <is>
           <t>EVA JANSSEN</t>
         </is>
       </c>
       <c r="C337" s="9" t="inlineStr">
         <is>
           <t>GAC Hilversum</t>
         </is>
       </c>
       <c r="D337" s="8" t="inlineStr">
         <is>
-          <t>19:09:68</t>
+          <t>19:10</t>
         </is>
       </c>
       <c r="E337" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B338" s="7" t="inlineStr">
         <is>
           <t>Anne Vergunst</t>
         </is>
       </c>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D338" s="6" t="inlineStr">
         <is>
-          <t>19:37:96</t>
+          <t>19:38</t>
         </is>
       </c>
       <c r="E338" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B339" s="9" t="inlineStr">
         <is>
           <t>Sandra Voesenek</t>
         </is>
       </c>
       <c r="C339" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D339" s="8" t="inlineStr">
         <is>
-          <t>19:48:15</t>
+          <t>19:49</t>
         </is>
       </c>
       <c r="E339" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="340">
       <c r="A340" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>Marjon de Kok</t>
         </is>
       </c>
       <c r="C340" s="7" t="inlineStr">
         <is>
           <t>VOAB</t>
         </is>
       </c>
       <c r="D340" s="6" t="inlineStr">
         <is>
-          <t>19:48:56</t>
+          <t>19:49</t>
         </is>
       </c>
       <c r="E340" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="341">
       <c r="A341" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B341" s="9" t="inlineStr">
         <is>
           <t>Paddy Herijgers</t>
         </is>
       </c>
       <c r="C341" s="9" t="inlineStr">
         <is>
           <t>Loopteam Ed Sligcher</t>
         </is>
       </c>
       <c r="D341" s="8" t="inlineStr">
         <is>
-          <t>19:56:83</t>
+          <t>19:57</t>
         </is>
       </c>
       <c r="E341" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="342">
       <c r="A342" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B342" s="7" t="inlineStr">
         <is>
           <t>Wendy van Raak</t>
         </is>
       </c>
       <c r="C342" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D342" s="6" t="inlineStr">
         <is>
-          <t>20:10:43</t>
+          <t>20:11</t>
         </is>
       </c>
       <c r="E342" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="343">
       <c r="A343" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B343" s="9" t="inlineStr">
         <is>
           <t>Paulina Rath</t>
         </is>
       </c>
       <c r="C343" s="9" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D343" s="8" t="inlineStr">
         <is>
-          <t>20:26:23</t>
+          <t>20:27</t>
         </is>
       </c>
       <c r="E343" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
       <c r="A344" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B344" s="7" t="inlineStr">
         <is>
           <t>Wieke Bastiani</t>
         </is>
       </c>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D344" s="6" t="inlineStr">
         <is>
-          <t>20:28:18</t>
+          <t>20:29</t>
         </is>
       </c>
       <c r="E344" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B345" s="9" t="inlineStr">
         <is>
           <t>Carianne vd Zee</t>
         </is>
       </c>
       <c r="C345" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D345" s="8" t="inlineStr">
         <is>
-          <t>21:26:29</t>
+          <t>21:27</t>
         </is>
       </c>
       <c r="E345" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
       <c r="A346" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B346" s="7" t="inlineStr">
         <is>
           <t>Anoek Adank</t>
         </is>
       </c>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D346" s="6" t="inlineStr">
         <is>
-          <t>22:18:22</t>
+          <t>22:19</t>
         </is>
       </c>
       <c r="E346" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="347">
       <c r="A347" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B347" s="9" t="inlineStr">
         <is>
           <t>Leonie Oudedijk</t>
         </is>
       </c>
       <c r="C347" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D347" s="8" t="inlineStr">
         <is>
-          <t>23:10:85</t>
+          <t>23:11</t>
         </is>
       </c>
       <c r="E347" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
       <c r="A348" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>ILONE VERDAAS</t>
         </is>
       </c>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D348" s="6" t="inlineStr">
         <is>
-          <t>23:12:14</t>
+          <t>23:13</t>
         </is>
       </c>
       <c r="E348" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="350">
       <c r="A350" s="4" t="inlineStr">
         <is>
           <t>V35, CROSS 5000</t>
         </is>
       </c>
       <c r="B350" s="4"/>
       <c r="C350" s="4"/>
       <c r="D350" s="4"/>
       <c r="E350" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="351">
       <c r="A351" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B351" s="5" t="inlineStr">
@@ -7785,116 +7785,116 @@
       <c r="D351" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E351" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="352">
       <c r="A352" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>Marijke von Bergh</t>
         </is>
       </c>
       <c r="C352" s="7" t="inlineStr">
         <is>
           <t>Phoenix</t>
         </is>
       </c>
       <c r="D352" s="6" t="inlineStr">
         <is>
-          <t>18:52:92</t>
+          <t>18:53</t>
         </is>
       </c>
       <c r="E352" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="353">
       <c r="A353" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B353" s="9" t="inlineStr">
         <is>
           <t>MARJOLEINE BOOGERT</t>
         </is>
       </c>
       <c r="C353" s="9"/>
       <c r="D353" s="8" t="inlineStr">
         <is>
-          <t>21:48:34</t>
+          <t>21:49</t>
         </is>
       </c>
       <c r="E353" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="354">
       <c r="A354" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B354" s="7" t="inlineStr">
         <is>
           <t>MARLIES V. GEEL</t>
         </is>
       </c>
       <c r="C354" s="7" t="inlineStr">
         <is>
           <t>DJA</t>
         </is>
       </c>
       <c r="D354" s="6" t="inlineStr">
         <is>
-          <t>22:03:74</t>
+          <t>22:04</t>
         </is>
       </c>
       <c r="E354" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="355">
       <c r="A355" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B355" s="9" t="inlineStr">
         <is>
           <t>Joke van Gils</t>
         </is>
       </c>
       <c r="C355" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D355" s="8" t="inlineStr">
         <is>
-          <t>22:11:45</t>
+          <t>22:12</t>
         </is>
       </c>
       <c r="E355" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="357">
       <c r="A357" s="4" t="inlineStr">
         <is>
           <t>V45, CROSS 5000</t>
         </is>
       </c>
       <c r="B357" s="4"/>
       <c r="C357" s="4"/>
       <c r="D357" s="4"/>
       <c r="E357" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="358">
       <c r="A358" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B358" s="5" t="inlineStr">
@@ -7910,143 +7910,143 @@
       <c r="D358" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E358" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="359">
       <c r="A359" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B359" s="7" t="inlineStr">
         <is>
           <t>Ria Musters</t>
         </is>
       </c>
       <c r="C359" s="7" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D359" s="6" t="inlineStr">
         <is>
-          <t>21:20:26</t>
+          <t>21:21</t>
         </is>
       </c>
       <c r="E359" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="360">
       <c r="A360" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B360" s="9" t="inlineStr">
         <is>
           <t>Tiny Rutten</t>
         </is>
       </c>
       <c r="C360" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D360" s="8" t="inlineStr">
         <is>
-          <t>21:42:35</t>
+          <t>21:43</t>
         </is>
       </c>
       <c r="E360" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="361">
       <c r="A361" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B361" s="7" t="inlineStr">
         <is>
           <t>Ans de Jong</t>
         </is>
       </c>
       <c r="C361" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D361" s="6" t="inlineStr">
         <is>
-          <t>22:19:75</t>
+          <t>22:20</t>
         </is>
       </c>
       <c r="E361" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="362">
       <c r="A362" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B362" s="9" t="inlineStr">
         <is>
           <t>Sonja van den Hurk</t>
         </is>
       </c>
       <c r="C362" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D362" s="8" t="inlineStr">
         <is>
-          <t>24:47:23</t>
+          <t>24:48</t>
         </is>
       </c>
       <c r="E362" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="363">
       <c r="A363" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B363" s="7" t="inlineStr">
         <is>
           <t>ANITA BAKKER</t>
         </is>
       </c>
       <c r="C363" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D363" s="6" t="inlineStr">
         <is>
-          <t>28:51:72</t>
+          <t>28:52</t>
         </is>
       </c>
       <c r="E363" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="365">
       <c r="A365" s="4" t="inlineStr">
         <is>
           <t>V55, CROSS 5000</t>
         </is>
       </c>
       <c r="B365" s="4"/>
       <c r="C365" s="4"/>
       <c r="D365" s="4"/>
       <c r="E365" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="366">
       <c r="A366" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B366" s="5" t="inlineStr">
@@ -8062,51 +8062,51 @@
       <c r="D366" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E366" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="367">
       <c r="A367" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B367" s="7" t="inlineStr">
         <is>
           <t>Annie de Jong</t>
         </is>
       </c>
       <c r="C367" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D367" s="6" t="inlineStr">
         <is>
-          <t>23:56:49</t>
+          <t>23:57</t>
         </is>
       </c>
       <c r="E367" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="369">
       <c r="A369" s="4" t="inlineStr">
         <is>
           <t>JJUNA, CROSS 5600</t>
         </is>
       </c>
       <c r="B369" s="4"/>
       <c r="C369" s="4"/>
       <c r="D369" s="4"/>
       <c r="E369" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="370">
       <c r="A370" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B370" s="5" t="inlineStr">
@@ -8122,143 +8122,143 @@
       <c r="D370" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E370" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="371">
       <c r="A371" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B371" s="7" t="inlineStr">
         <is>
           <t>Peter Janssen</t>
         </is>
       </c>
       <c r="C371" s="7" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D371" s="6" t="inlineStr">
         <is>
-          <t>20:01:03</t>
+          <t>20:02</t>
         </is>
       </c>
       <c r="E371" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="372">
       <c r="A372" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B372" s="9" t="inlineStr">
         <is>
           <t>Marco Keijsers</t>
         </is>
       </c>
       <c r="C372" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D372" s="8" t="inlineStr">
         <is>
-          <t>21:32:03</t>
+          <t>21:33</t>
         </is>
       </c>
       <c r="E372" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="373">
       <c r="A373" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B373" s="7" t="inlineStr">
         <is>
           <t>LODY GEERTS</t>
         </is>
       </c>
       <c r="C373" s="7" t="inlineStr">
         <is>
           <t>AV Papendrecht</t>
         </is>
       </c>
       <c r="D373" s="6" t="inlineStr">
         <is>
-          <t>22:07:52</t>
+          <t>22:08</t>
         </is>
       </c>
       <c r="E373" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="374">
       <c r="A374" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B374" s="9" t="inlineStr">
         <is>
           <t>RALPH JACOBS</t>
         </is>
       </c>
       <c r="C374" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D374" s="8" t="inlineStr">
         <is>
-          <t>22:55:52</t>
+          <t>22:56</t>
         </is>
       </c>
       <c r="E374" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="375">
       <c r="A375" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B375" s="7" t="inlineStr">
         <is>
           <t>Ralph van Emmerik</t>
         </is>
       </c>
       <c r="C375" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D375" s="6" t="inlineStr">
         <is>
-          <t>23:02:73</t>
+          <t>23:03</t>
         </is>
       </c>
       <c r="E375" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="377">
       <c r="A377" s="4" t="inlineStr">
         <is>
           <t>M40, CROSS 7000</t>
         </is>
       </c>
       <c r="B377" s="4"/>
       <c r="C377" s="4"/>
       <c r="D377" s="4"/>
       <c r="E377" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="378">
       <c r="A378" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B378" s="5" t="inlineStr">
@@ -8274,576 +8274,576 @@
       <c r="D378" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E378" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="379">
       <c r="A379" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B379" s="7" t="inlineStr">
         <is>
           <t>HANS TRAPPENBURG</t>
         </is>
       </c>
       <c r="C379" s="7" t="inlineStr">
         <is>
           <t>AV Sliedrecht</t>
         </is>
       </c>
       <c r="D379" s="6" t="inlineStr">
         <is>
-          <t>25:30:68</t>
+          <t>25:31</t>
         </is>
       </c>
       <c r="E379" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="380">
       <c r="A380" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B380" s="9" t="inlineStr">
         <is>
           <t>Wout Graafmans</t>
         </is>
       </c>
       <c r="C380" s="9" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D380" s="8" t="inlineStr">
         <is>
-          <t>25:36:12</t>
+          <t>25:37</t>
         </is>
       </c>
       <c r="E380" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="381">
       <c r="A381" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B381" s="7" t="inlineStr">
         <is>
           <t>Luud Rutten</t>
         </is>
       </c>
       <c r="C381" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D381" s="6" t="inlineStr">
         <is>
-          <t>25:38:24</t>
+          <t>25:39</t>
         </is>
       </c>
       <c r="E381" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="382">
       <c r="A382" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B382" s="9" t="inlineStr">
         <is>
           <t>Friedy de Jong</t>
         </is>
       </c>
       <c r="C382" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D382" s="8" t="inlineStr">
         <is>
-          <t>26:00:56</t>
+          <t>26:01</t>
         </is>
       </c>
       <c r="E382" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="383">
       <c r="A383" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B383" s="7" t="inlineStr">
         <is>
           <t>Frans van Strien</t>
         </is>
       </c>
       <c r="C383" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D383" s="6" t="inlineStr">
         <is>
-          <t>26:10:33</t>
+          <t>26:11</t>
         </is>
       </c>
       <c r="E383" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="384">
       <c r="A384" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B384" s="9" t="inlineStr">
         <is>
           <t>Cor de Jongh</t>
         </is>
       </c>
       <c r="C384" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D384" s="8" t="inlineStr">
         <is>
-          <t>26:27:28</t>
+          <t>26:28</t>
         </is>
       </c>
       <c r="E384" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="385">
       <c r="A385" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B385" s="7" t="inlineStr">
         <is>
           <t>Ron de Veer</t>
         </is>
       </c>
       <c r="C385" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D385" s="6" t="inlineStr">
         <is>
-          <t>26:54:04</t>
+          <t>26:55</t>
         </is>
       </c>
       <c r="E385" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="386">
       <c r="A386" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B386" s="9" t="inlineStr">
         <is>
           <t>Kees Vermijs</t>
         </is>
       </c>
       <c r="C386" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D386" s="8" t="inlineStr">
         <is>
-          <t>27:02:07</t>
+          <t>27:03</t>
         </is>
       </c>
       <c r="E386" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="387">
       <c r="A387" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B387" s="7" t="inlineStr">
         <is>
           <t>Gerjan Diepstraten</t>
         </is>
       </c>
       <c r="C387" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D387" s="6" t="inlineStr">
         <is>
-          <t>27:24:42</t>
+          <t>27:25</t>
         </is>
       </c>
       <c r="E387" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="388">
       <c r="A388" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B388" s="9" t="inlineStr">
         <is>
           <t>Remie van Nimwegen</t>
         </is>
       </c>
       <c r="C388" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
-          <t>27:25:35</t>
+          <t>27:26</t>
         </is>
       </c>
       <c r="E388" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="389">
       <c r="A389" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B389" s="7" t="inlineStr">
         <is>
           <t>G VISSER</t>
         </is>
       </c>
       <c r="C389" s="7" t="inlineStr">
         <is>
           <t>Atverni</t>
         </is>
       </c>
       <c r="D389" s="6" t="inlineStr">
         <is>
-          <t>27:26:51</t>
+          <t>27:27</t>
         </is>
       </c>
       <c r="E389" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="390">
       <c r="A390" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B390" s="9" t="inlineStr">
         <is>
           <t>Johan Flipsen</t>
         </is>
       </c>
       <c r="C390" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D390" s="8" t="inlineStr">
         <is>
-          <t>27:35:02</t>
+          <t>27:36</t>
         </is>
       </c>
       <c r="E390" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="391">
       <c r="A391" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B391" s="7" t="inlineStr">
         <is>
           <t>Jos van Gils</t>
         </is>
       </c>
       <c r="C391" s="7" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D391" s="6" t="inlineStr">
         <is>
-          <t>27:45:58</t>
+          <t>27:46</t>
         </is>
       </c>
       <c r="E391" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="392">
       <c r="A392" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B392" s="9" t="inlineStr">
         <is>
           <t>Kees Laurijsen</t>
         </is>
       </c>
       <c r="C392" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D392" s="8" t="inlineStr">
         <is>
-          <t>27:47:30</t>
+          <t>27:48</t>
         </is>
       </c>
       <c r="E392" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="393">
       <c r="A393" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B393" s="7" t="inlineStr">
         <is>
           <t>Johan van Heusden</t>
         </is>
       </c>
       <c r="C393" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D393" s="6" t="inlineStr">
         <is>
-          <t>27:52:02</t>
+          <t>27:53</t>
         </is>
       </c>
       <c r="E393" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="394">
       <c r="A394" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B394" s="9" t="inlineStr">
         <is>
           <t>JAN WIM LETHER</t>
         </is>
       </c>
       <c r="C394" s="9"/>
       <c r="D394" s="8" t="inlineStr">
         <is>
-          <t>27:53:56</t>
+          <t>27:54</t>
         </is>
       </c>
       <c r="E394" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="395">
       <c r="A395" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B395" s="7" t="inlineStr">
         <is>
           <t>Ad Kieboom</t>
         </is>
       </c>
       <c r="C395" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D395" s="6" t="inlineStr">
         <is>
-          <t>27:59:62</t>
+          <t>28:00</t>
         </is>
       </c>
       <c r="E395" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="396">
       <c r="A396" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B396" s="9" t="inlineStr">
         <is>
           <t>Kees van Miert</t>
         </is>
       </c>
       <c r="C396" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D396" s="8" t="inlineStr">
         <is>
-          <t>28:01:83</t>
+          <t>28:02</t>
         </is>
       </c>
       <c r="E396" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="397">
       <c r="A397" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B397" s="7" t="inlineStr">
         <is>
           <t>Huub Frijters</t>
         </is>
       </c>
       <c r="C397" s="7" t="inlineStr">
         <is>
           <t>Veteranen Nederland</t>
         </is>
       </c>
       <c r="D397" s="6" t="inlineStr">
         <is>
-          <t>29:15:92</t>
+          <t>29:16</t>
         </is>
       </c>
       <c r="E397" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="398">
       <c r="A398" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B398" s="9" t="inlineStr">
         <is>
           <t>Ad Embregts</t>
         </is>
       </c>
       <c r="C398" s="9" t="inlineStr">
         <is>
           <t>Atledo</t>
         </is>
       </c>
       <c r="D398" s="8" t="inlineStr">
         <is>
-          <t>29:23:92</t>
+          <t>29:24</t>
         </is>
       </c>
       <c r="E398" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="399">
       <c r="A399" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B399" s="7" t="inlineStr">
         <is>
           <t>P Kloosterman</t>
         </is>
       </c>
       <c r="C399" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D399" s="6" t="inlineStr">
         <is>
-          <t>31:12:35</t>
+          <t>31:13</t>
         </is>
       </c>
       <c r="E399" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="400">
       <c r="A400" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B400" s="9" t="inlineStr">
         <is>
           <t>Rene van Oevelen</t>
         </is>
       </c>
       <c r="C400" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
-          <t>31:53:80</t>
+          <t>31:54</t>
         </is>
       </c>
       <c r="E400" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="401">
       <c r="A401" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B401" s="7" t="inlineStr">
         <is>
           <t>Hans Drijvers</t>
         </is>
       </c>
       <c r="C401" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D401" s="6" t="inlineStr">
         <is>
-          <t>32:26:17</t>
+          <t>32:27</t>
         </is>
       </c>
       <c r="E401" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="402">
       <c r="A402" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B402" s="9" t="inlineStr">
         <is>
           <t>Tian Beekers</t>
         </is>
       </c>
       <c r="C402" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D402" s="8" t="inlineStr">
         <is>
-          <t>32:41:99</t>
+          <t>32:42</t>
         </is>
       </c>
       <c r="E402" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="404">
       <c r="A404" s="4" t="inlineStr">
         <is>
           <t>M50, CROSS 7000</t>
         </is>
       </c>
       <c r="B404" s="4"/>
       <c r="C404" s="4"/>
       <c r="D404" s="4"/>
       <c r="E404" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="405">
       <c r="A405" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B405" s="5" t="inlineStr">
@@ -8859,373 +8859,373 @@
       <c r="D405" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E405" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B406" s="7" t="inlineStr">
         <is>
           <t>Antoon vd Mook</t>
         </is>
       </c>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D406" s="6" t="inlineStr">
         <is>
-          <t>27:29:80</t>
+          <t>27:30</t>
         </is>
       </c>
       <c r="E406" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="407">
       <c r="A407" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B407" s="9" t="inlineStr">
         <is>
           <t>Jan Mathon</t>
         </is>
       </c>
       <c r="C407" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
-          <t>27:44:63</t>
+          <t>27:45</t>
         </is>
       </c>
       <c r="E407" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="408">
       <c r="A408" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B408" s="7" t="inlineStr">
         <is>
           <t>CEES SCHAAP</t>
         </is>
       </c>
       <c r="C408" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D408" s="6" t="inlineStr">
         <is>
-          <t>28:11:34</t>
+          <t>28:12</t>
         </is>
       </c>
       <c r="E408" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B409" s="9" t="inlineStr">
         <is>
           <t>Hans Brok</t>
         </is>
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D409" s="8" t="inlineStr">
         <is>
-          <t>28:19:96</t>
+          <t>28:20</t>
         </is>
       </c>
       <c r="E409" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
           <t>Theo van Baardwijk</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D410" s="6" t="inlineStr">
         <is>
-          <t>28:34:23</t>
+          <t>28:35</t>
         </is>
       </c>
       <c r="E410" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="411">
       <c r="A411" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B411" s="9" t="inlineStr">
         <is>
           <t>André Aarts</t>
         </is>
       </c>
       <c r="C411" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
-          <t>29:39:7</t>
+          <t>29:40</t>
         </is>
       </c>
       <c r="E411" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B412" s="7" t="inlineStr">
         <is>
           <t>Ap Ramaker</t>
         </is>
       </c>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D412" s="6" t="inlineStr">
         <is>
-          <t>29:47:59</t>
+          <t>29:48</t>
         </is>
       </c>
       <c r="E412" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="413">
       <c r="A413" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B413" s="9" t="inlineStr">
         <is>
           <t>H van Bueren</t>
         </is>
       </c>
       <c r="C413" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
-          <t>29:51:41</t>
+          <t>29:52</t>
         </is>
       </c>
       <c r="E413" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
           <t>Hans Kool</t>
         </is>
       </c>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D414" s="6" t="inlineStr">
         <is>
-          <t>30:00:74</t>
+          <t>30:01</t>
         </is>
       </c>
       <c r="E414" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="415">
       <c r="A415" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B415" s="9" t="inlineStr">
         <is>
           <t>Jos van Velthoven</t>
         </is>
       </c>
       <c r="C415" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
-          <t>30:21:65</t>
+          <t>30:22</t>
         </is>
       </c>
       <c r="E415" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B416" s="7" t="inlineStr">
         <is>
           <t>Alex Halter</t>
         </is>
       </c>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>AV Papendrecht</t>
         </is>
       </c>
       <c r="D416" s="6" t="inlineStr">
         <is>
-          <t>30:45:51</t>
+          <t>30:46</t>
         </is>
       </c>
       <c r="E416" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="417">
       <c r="A417" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B417" s="9" t="inlineStr">
         <is>
           <t>Bert Herrijgers</t>
         </is>
       </c>
       <c r="C417" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D417" s="8" t="inlineStr">
         <is>
-          <t>31:16:54</t>
+          <t>31:17</t>
         </is>
       </c>
       <c r="E417" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="418">
       <c r="A418" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B418" s="7" t="inlineStr">
         <is>
           <t>Werner van de Zanden</t>
         </is>
       </c>
       <c r="C418" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D418" s="6" t="inlineStr">
         <is>
-          <t>31:40:75</t>
+          <t>31:41</t>
         </is>
       </c>
       <c r="E418" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="419">
       <c r="A419" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B419" s="9" t="inlineStr">
         <is>
           <t>Jos Boetzkes</t>
         </is>
       </c>
       <c r="C419" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D419" s="8" t="inlineStr">
         <is>
-          <t>31:53:30</t>
+          <t>31:54</t>
         </is>
       </c>
       <c r="E419" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="420">
       <c r="A420" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B420" s="7" t="inlineStr">
         <is>
           <t>Gidion Dekkers</t>
         </is>
       </c>
       <c r="C420" s="7" t="inlineStr">
         <is>
           <t>AV Sliedrecht</t>
         </is>
       </c>
       <c r="D420" s="6" t="inlineStr">
         <is>
-          <t>34:56:91</t>
+          <t>34:57</t>
         </is>
       </c>
       <c r="E420" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="422">
       <c r="A422" s="4" t="inlineStr">
         <is>
           <t>M60, CROSS 7000</t>
         </is>
       </c>
       <c r="B422" s="4"/>
       <c r="C422" s="4"/>
       <c r="D422" s="4"/>
       <c r="E422" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="423">
       <c r="A423" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B423" s="5" t="inlineStr">
@@ -9241,74 +9241,74 @@
       <c r="D423" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E423" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B424" s="7" t="inlineStr">
         <is>
           <t>Adrie de Jong</t>
         </is>
       </c>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D424" s="6" t="inlineStr">
         <is>
-          <t>29:43:23</t>
+          <t>29:44</t>
         </is>
       </c>
       <c r="E424" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="425">
       <c r="A425" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B425" s="9" t="inlineStr">
         <is>
           <t>Harry Francken</t>
         </is>
       </c>
       <c r="C425" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D425" s="8" t="inlineStr">
         <is>
-          <t>30:48:07</t>
+          <t>30:49</t>
         </is>
       </c>
       <c r="E425" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="427">
       <c r="A427" s="4" t="inlineStr">
         <is>
           <t>MSEN, CROSS 9800</t>
         </is>
       </c>
       <c r="B427" s="4"/>
       <c r="C427" s="4"/>
       <c r="D427" s="4"/>
       <c r="E427" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="428">
       <c r="A428" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B428" s="5" t="inlineStr">
@@ -9324,511 +9324,511 @@
       <c r="D428" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E428" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="429">
       <c r="A429" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B429" s="7" t="inlineStr">
         <is>
           <t>Jeroen Pals</t>
         </is>
       </c>
       <c r="C429" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D429" s="6" t="inlineStr">
         <is>
-          <t>32:16:16</t>
+          <t>32:17</t>
         </is>
       </c>
       <c r="E429" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="430">
       <c r="A430" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B430" s="9" t="inlineStr">
         <is>
           <t>Ate van der Burgt</t>
         </is>
       </c>
       <c r="C430" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D430" s="8" t="inlineStr">
         <is>
-          <t>32:48:5</t>
+          <t>32:49</t>
         </is>
       </c>
       <c r="E430" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="431">
       <c r="A431" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B431" s="7" t="inlineStr">
         <is>
           <t>Pim Vergunst</t>
         </is>
       </c>
       <c r="C431" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D431" s="6" t="inlineStr">
         <is>
-          <t>34:16:44</t>
+          <t>34:17</t>
         </is>
       </c>
       <c r="E431" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="432">
       <c r="A432" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B432" s="9" t="inlineStr">
         <is>
           <t>Mar-Hein van de Wiel</t>
         </is>
       </c>
       <c r="C432" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D432" s="8" t="inlineStr">
         <is>
-          <t>34:32:42</t>
+          <t>34:33</t>
         </is>
       </c>
       <c r="E432" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="433">
       <c r="A433" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B433" s="7" t="inlineStr">
         <is>
           <t>Evert van Nigtevecht</t>
         </is>
       </c>
       <c r="C433" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D433" s="6" t="inlineStr">
         <is>
-          <t>34:47:89</t>
+          <t>34:48</t>
         </is>
       </c>
       <c r="E433" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="434">
       <c r="A434" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B434" s="9" t="inlineStr">
         <is>
           <t>ARJAN V.D LEE</t>
         </is>
       </c>
       <c r="C434" s="9" t="inlineStr">
         <is>
           <t>DAK</t>
         </is>
       </c>
       <c r="D434" s="8" t="inlineStr">
         <is>
-          <t>34:59:75</t>
+          <t>35:00</t>
         </is>
       </c>
       <c r="E434" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="435">
       <c r="A435" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B435" s="7" t="inlineStr">
         <is>
           <t>Arie Lucas</t>
         </is>
       </c>
       <c r="C435" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D435" s="6" t="inlineStr">
         <is>
-          <t>35:05:11</t>
+          <t>35:06</t>
         </is>
       </c>
       <c r="E435" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="436">
       <c r="A436" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B436" s="9" t="inlineStr">
         <is>
           <t>Kees van Helmond</t>
         </is>
       </c>
       <c r="C436" s="9" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D436" s="8" t="inlineStr">
         <is>
-          <t>35:18:21</t>
+          <t>35:19</t>
         </is>
       </c>
       <c r="E436" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="437">
       <c r="A437" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B437" s="7" t="inlineStr">
         <is>
           <t>Jeroen Maas</t>
         </is>
       </c>
       <c r="C437" s="7" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D437" s="6" t="inlineStr">
         <is>
-          <t>35:47:46</t>
+          <t>35:48</t>
         </is>
       </c>
       <c r="E437" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="438">
       <c r="A438" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B438" s="9" t="inlineStr">
         <is>
           <t>Louis van den Dungen</t>
         </is>
       </c>
       <c r="C438" s="9" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D438" s="8" t="inlineStr">
         <is>
-          <t>35:58:77</t>
+          <t>35:59</t>
         </is>
       </c>
       <c r="E438" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="439">
       <c r="A439" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B439" s="7" t="inlineStr">
         <is>
           <t>Ferand Slootjes</t>
         </is>
       </c>
       <c r="C439" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D439" s="6" t="inlineStr">
         <is>
-          <t>36:18:23</t>
+          <t>36:19</t>
         </is>
       </c>
       <c r="E439" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="440">
       <c r="A440" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B440" s="9" t="inlineStr">
         <is>
           <t>Gerard Lensvelt</t>
         </is>
       </c>
       <c r="C440" s="9" t="inlineStr">
         <is>
           <t>Typhoon</t>
         </is>
       </c>
       <c r="D440" s="8" t="inlineStr">
         <is>
-          <t>36:36:99</t>
+          <t>36:37</t>
         </is>
       </c>
       <c r="E440" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="441">
       <c r="A441" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B441" s="7" t="inlineStr">
         <is>
           <t>Maykel Santegoets</t>
         </is>
       </c>
       <c r="C441" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D441" s="6" t="inlineStr">
         <is>
-          <t>36:50:88</t>
+          <t>36:51</t>
         </is>
       </c>
       <c r="E441" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="442">
       <c r="A442" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B442" s="9" t="inlineStr">
         <is>
           <t>Jeroen van Overdijk</t>
         </is>
       </c>
       <c r="C442" s="9" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D442" s="8" t="inlineStr">
         <is>
-          <t>37:00:60</t>
+          <t>37:01</t>
         </is>
       </c>
       <c r="E442" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="443">
       <c r="A443" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B443" s="7" t="inlineStr">
         <is>
           <t>SEBASTIAAN VONCK</t>
         </is>
       </c>
       <c r="C443" s="7" t="inlineStr">
         <is>
           <t>Scorpio</t>
         </is>
       </c>
       <c r="D443" s="6" t="inlineStr">
         <is>
-          <t>37:17:32</t>
+          <t>37:18</t>
         </is>
       </c>
       <c r="E443" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="444">
       <c r="A444" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B444" s="9" t="inlineStr">
         <is>
           <t>Ruud Brosens</t>
         </is>
       </c>
       <c r="C444" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D444" s="8" t="inlineStr">
         <is>
-          <t>38:30:08</t>
+          <t>38:31</t>
         </is>
       </c>
       <c r="E444" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="445">
       <c r="A445" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B445" s="7" t="inlineStr">
         <is>
           <t>Casper Meijll</t>
         </is>
       </c>
       <c r="C445" s="7" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D445" s="6" t="inlineStr">
         <is>
-          <t>38:47:66</t>
+          <t>38:48</t>
         </is>
       </c>
       <c r="E445" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="446">
       <c r="A446" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B446" s="9" t="inlineStr">
         <is>
           <t>Paul Husslage</t>
         </is>
       </c>
       <c r="C446" s="9" t="inlineStr">
         <is>
           <t>Sprint</t>
         </is>
       </c>
       <c r="D446" s="8" t="inlineStr">
         <is>
-          <t>39:25:45</t>
+          <t>39:26</t>
         </is>
       </c>
       <c r="E446" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="447">
       <c r="A447" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B447" s="7" t="inlineStr">
         <is>
           <t>Jan-Pieter van der Vlu</t>
         </is>
       </c>
       <c r="C447" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D447" s="6" t="inlineStr">
         <is>
-          <t>40:23:48</t>
+          <t>40:24</t>
         </is>
       </c>
       <c r="E447" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="448">
       <c r="A448" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B448" s="9" t="inlineStr">
         <is>
           <t>JOHAN V DIJK</t>
         </is>
       </c>
       <c r="C448" s="9" t="inlineStr">
         <is>
           <t>VOAB</t>
         </is>
       </c>
       <c r="D448" s="8" t="inlineStr">
         <is>
-          <t>42:54:04</t>
+          <t>42:55</t>
         </is>
       </c>
       <c r="E448" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
       <c r="A449" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B449" s="7" t="inlineStr">
         <is>
           <t>RJ DEKKERS</t>
         </is>
       </c>
       <c r="C449" s="7" t="inlineStr">
         <is>
           <t>AV Papendrecht</t>
         </is>
       </c>
       <c r="D449" s="6" t="inlineStr">
         <is>
-          <t>46:40:49</t>
+          <t>46:41</t>
         </is>
       </c>
       <c r="E449" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="451">
       <c r="A451" s="4" t="inlineStr">
         <is>
           <t>TRIM, PREST 1400</t>
         </is>
       </c>
       <c r="B451" s="4"/>
       <c r="C451" s="4"/>
       <c r="D451" s="4"/>
       <c r="E451" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="452">
       <c r="A452" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B452" s="5" t="inlineStr">
@@ -9840,298 +9840,298 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D452" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E452" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B453" s="7" t="inlineStr">
         <is>
           <t>ROOS STAPS</t>
         </is>
       </c>
       <c r="C453" s="7"/>
       <c r="D453" s="6" t="inlineStr">
         <is>
-          <t>7:30:09</t>
+          <t>7:31</t>
         </is>
       </c>
       <c r="E453" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B454" s="9" t="inlineStr">
         <is>
           <t>MATHIJS APPELHOF</t>
         </is>
       </c>
       <c r="C454" s="9"/>
       <c r="D454" s="8" t="inlineStr">
         <is>
-          <t>8:18:57</t>
+          <t>8:19</t>
         </is>
       </c>
       <c r="E454" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="455">
       <c r="A455" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B455" s="7" t="inlineStr">
         <is>
           <t>Anita vd Heykant</t>
         </is>
       </c>
       <c r="C455" s="7"/>
       <c r="D455" s="6" t="inlineStr">
         <is>
-          <t>8:22:15</t>
+          <t>8:23</t>
         </is>
       </c>
       <c r="E455" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="456">
       <c r="A456" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B456" s="9" t="inlineStr">
         <is>
           <t>Nanny Steigenga</t>
         </is>
       </c>
       <c r="C456" s="9"/>
       <c r="D456" s="8" t="inlineStr">
         <is>
-          <t>8:25:01</t>
+          <t>8:26</t>
         </is>
       </c>
       <c r="E456" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="457">
       <c r="A457" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B457" s="7" t="inlineStr">
         <is>
           <t>Ivo van Woensel</t>
         </is>
       </c>
       <c r="C457" s="7"/>
       <c r="D457" s="6" t="inlineStr">
         <is>
-          <t>8:25:46</t>
+          <t>8:26</t>
         </is>
       </c>
       <c r="E457" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="458">
       <c r="A458" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B458" s="9" t="inlineStr">
         <is>
           <t>Sandra Nooten</t>
         </is>
       </c>
       <c r="C458" s="9"/>
       <c r="D458" s="8" t="inlineStr">
         <is>
-          <t>8:26:32</t>
+          <t>8:27</t>
         </is>
       </c>
       <c r="E458" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="459">
       <c r="A459" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B459" s="7" t="inlineStr">
         <is>
           <t>PAULINE APPELHOF</t>
         </is>
       </c>
       <c r="C459" s="7"/>
       <c r="D459" s="6" t="inlineStr">
         <is>
-          <t>8:42:63</t>
+          <t>8:43</t>
         </is>
       </c>
       <c r="E459" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="460">
       <c r="A460" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B460" s="9" t="inlineStr">
         <is>
           <t>Ine Huisman</t>
         </is>
       </c>
       <c r="C460" s="9"/>
       <c r="D460" s="8" t="inlineStr">
         <is>
-          <t>8:59:64</t>
+          <t>9:00</t>
         </is>
       </c>
       <c r="E460" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="461">
       <c r="A461" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B461" s="7" t="inlineStr">
         <is>
           <t>Jeannette Blom</t>
         </is>
       </c>
       <c r="C461" s="7"/>
       <c r="D461" s="6" t="inlineStr">
         <is>
-          <t>9:00:07</t>
+          <t>9:01</t>
         </is>
       </c>
       <c r="E461" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="462">
       <c r="A462" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B462" s="9" t="inlineStr">
         <is>
           <t>Oetra Jager</t>
         </is>
       </c>
       <c r="C462" s="9"/>
       <c r="D462" s="8" t="inlineStr">
         <is>
-          <t>9:00:52</t>
+          <t>9:01</t>
         </is>
       </c>
       <c r="E462" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="463">
       <c r="A463" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B463" s="7" t="inlineStr">
         <is>
           <t>SUZANNE JONKERS</t>
         </is>
       </c>
       <c r="C463" s="7"/>
       <c r="D463" s="6" t="inlineStr">
         <is>
-          <t>9:01:88</t>
+          <t>9:02</t>
         </is>
       </c>
       <c r="E463" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="464">
       <c r="A464" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B464" s="9" t="inlineStr">
         <is>
           <t>Marlene vd Elshout</t>
         </is>
       </c>
       <c r="C464" s="9"/>
       <c r="D464" s="8" t="inlineStr">
         <is>
-          <t>9:05:40</t>
+          <t>9:06</t>
         </is>
       </c>
       <c r="E464" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="465">
       <c r="A465" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B465" s="7" t="inlineStr">
         <is>
           <t>Marjolein Tuinder</t>
         </is>
       </c>
       <c r="C465" s="7"/>
       <c r="D465" s="6" t="inlineStr">
         <is>
-          <t>10:19:92</t>
+          <t>10:20</t>
         </is>
       </c>
       <c r="E465" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="466">
       <c r="A466" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B466" s="9" t="inlineStr">
         <is>
           <t>Tim van Tilburg</t>
         </is>
       </c>
       <c r="C466" s="9"/>
       <c r="D466" s="8" t="inlineStr">
         <is>
-          <t>17:12:93</t>
+          <t>17:13</t>
         </is>
       </c>
       <c r="E466" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="468">
       <c r="A468" s="4" t="inlineStr">
         <is>
           <t>TRIM, PREST 2800</t>
         </is>
       </c>
       <c r="B468" s="4"/>
       <c r="C468" s="4"/>
       <c r="D468" s="4"/>
       <c r="E468" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="469">
       <c r="A469" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B469" s="5" t="inlineStr">
@@ -10143,165 +10143,165 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D469" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E469" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B470" s="7" t="inlineStr">
         <is>
           <t>Bart Blom</t>
         </is>
       </c>
       <c r="C470" s="7"/>
       <c r="D470" s="6" t="inlineStr">
         <is>
-          <t>15:03:79</t>
+          <t>15:04</t>
         </is>
       </c>
       <c r="E470" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="471">
       <c r="A471" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B471" s="9" t="inlineStr">
         <is>
           <t>Anja Maas</t>
         </is>
       </c>
       <c r="C471" s="9"/>
       <c r="D471" s="8" t="inlineStr">
         <is>
-          <t>15:32:75</t>
+          <t>15:33</t>
         </is>
       </c>
       <c r="E471" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="472">
       <c r="A472" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B472" s="7" t="inlineStr">
         <is>
           <t>DENNIE V BLERCK</t>
         </is>
       </c>
       <c r="C472" s="7"/>
       <c r="D472" s="6" t="inlineStr">
         <is>
-          <t>16:04:74</t>
+          <t>16:05</t>
         </is>
       </c>
       <c r="E472" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="473">
       <c r="A473" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B473" s="9" t="inlineStr">
         <is>
           <t>MARTIJN V. BLERCK</t>
         </is>
       </c>
       <c r="C473" s="9"/>
       <c r="D473" s="8" t="inlineStr">
         <is>
-          <t>16:06:99</t>
+          <t>16:07</t>
         </is>
       </c>
       <c r="E473" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="474">
       <c r="A474" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B474" s="7" t="inlineStr">
         <is>
           <t>Carla vd Ploeg</t>
         </is>
       </c>
       <c r="C474" s="7"/>
       <c r="D474" s="6" t="inlineStr">
         <is>
-          <t>16:34:59</t>
+          <t>16:35</t>
         </is>
       </c>
       <c r="E474" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="475">
       <c r="A475" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B475" s="9" t="inlineStr">
         <is>
           <t>Theo Milait</t>
         </is>
       </c>
       <c r="C475" s="9"/>
       <c r="D475" s="8" t="inlineStr">
         <is>
-          <t>16:36:38</t>
+          <t>16:37</t>
         </is>
       </c>
       <c r="E475" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B476" s="7" t="inlineStr">
         <is>
           <t>SIGRID V. SCHENDEL</t>
         </is>
       </c>
       <c r="C476" s="7"/>
       <c r="D476" s="6" t="inlineStr">
         <is>
-          <t>17:30:14</t>
+          <t>17:31</t>
         </is>
       </c>
       <c r="E476" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="478">
       <c r="A478" s="4" t="inlineStr">
         <is>
           <t>TRIM, PREST 4200</t>
         </is>
       </c>
       <c r="B478" s="4"/>
       <c r="C478" s="4"/>
       <c r="D478" s="4"/>
       <c r="E478" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="479">
       <c r="A479" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B479" s="5" t="inlineStr">
@@ -10313,222 +10313,222 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D479" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E479" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="480">
       <c r="A480" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B480" s="7" t="inlineStr">
         <is>
           <t>JEROEN V. BLERCK</t>
         </is>
       </c>
       <c r="C480" s="7"/>
       <c r="D480" s="6" t="inlineStr">
         <is>
-          <t>17:48:57</t>
+          <t>17:49</t>
         </is>
       </c>
       <c r="E480" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="481">
       <c r="A481" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B481" s="9" t="inlineStr">
         <is>
           <t>G. V,D BERG</t>
         </is>
       </c>
       <c r="C481" s="9"/>
       <c r="D481" s="8" t="inlineStr">
         <is>
-          <t>20:59:56</t>
+          <t>21:00</t>
         </is>
       </c>
       <c r="E481" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="482">
       <c r="A482" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B482" s="7" t="inlineStr">
         <is>
           <t>Bas vd Schoof</t>
         </is>
       </c>
       <c r="C482" s="7"/>
       <c r="D482" s="6" t="inlineStr">
         <is>
-          <t>21:53:60</t>
+          <t>21:54</t>
         </is>
       </c>
       <c r="E482" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="483">
       <c r="A483" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B483" s="9" t="inlineStr">
         <is>
           <t>ANNIE V BAAL</t>
         </is>
       </c>
       <c r="C483" s="9"/>
       <c r="D483" s="8" t="inlineStr">
         <is>
-          <t>23:05:06</t>
+          <t>23:06</t>
         </is>
       </c>
       <c r="E483" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="484">
       <c r="A484" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B484" s="7" t="inlineStr">
         <is>
           <t>LENIE LIEVENS</t>
         </is>
       </c>
       <c r="C484" s="7"/>
       <c r="D484" s="6" t="inlineStr">
         <is>
-          <t>23:27:53</t>
+          <t>23:28</t>
         </is>
       </c>
       <c r="E484" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="485">
       <c r="A485" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B485" s="9" t="inlineStr">
         <is>
           <t>GERRY V. IERLAND</t>
         </is>
       </c>
       <c r="C485" s="9"/>
       <c r="D485" s="8" t="inlineStr">
         <is>
-          <t>24:51:72</t>
+          <t>24:52</t>
         </is>
       </c>
       <c r="E485" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="486">
       <c r="A486" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B486" s="7" t="inlineStr">
         <is>
           <t>PAULA SPRENGERS</t>
         </is>
       </c>
       <c r="C486" s="7"/>
       <c r="D486" s="6" t="inlineStr">
         <is>
-          <t>25:52:47</t>
+          <t>25:53</t>
         </is>
       </c>
       <c r="E486" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="487">
       <c r="A487" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B487" s="9" t="inlineStr">
         <is>
           <t>Mia Mulder</t>
         </is>
       </c>
       <c r="C487" s="9"/>
       <c r="D487" s="8" t="inlineStr">
         <is>
-          <t>25:52:47</t>
+          <t>25:53</t>
         </is>
       </c>
       <c r="E487" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="488">
       <c r="A488" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B488" s="7" t="inlineStr">
         <is>
           <t>GERDA VERINGMEIER</t>
         </is>
       </c>
       <c r="C488" s="7"/>
       <c r="D488" s="6" t="inlineStr">
         <is>
-          <t>29:43:90</t>
+          <t>29:44</t>
         </is>
       </c>
       <c r="E488" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="489">
       <c r="A489" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B489" s="9" t="inlineStr">
         <is>
           <t>Y PETERS</t>
         </is>
       </c>
       <c r="C489" s="9"/>
       <c r="D489" s="8" t="inlineStr">
         <is>
-          <t>31:26:75</t>
+          <t>31:27</t>
         </is>
       </c>
       <c r="E489" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="491">
       <c r="A491" s="4" t="inlineStr">
         <is>
           <t>TRIM, PREST 5600</t>
         </is>
       </c>
       <c r="B491" s="4"/>
       <c r="C491" s="4"/>
       <c r="D491" s="4"/>
       <c r="E491" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="492">
       <c r="A492" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B492" s="5" t="inlineStr">
@@ -10540,165 +10540,165 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D492" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E492" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="493">
       <c r="A493" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B493" s="7" t="inlineStr">
         <is>
           <t>MAURICE NOOTEN</t>
         </is>
       </c>
       <c r="C493" s="7"/>
       <c r="D493" s="6" t="inlineStr">
         <is>
-          <t>27:16:57</t>
+          <t>27:17</t>
         </is>
       </c>
       <c r="E493" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="494">
       <c r="A494" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B494" s="9" t="inlineStr">
         <is>
           <t>ANNET ZWEMSTA</t>
         </is>
       </c>
       <c r="C494" s="9"/>
       <c r="D494" s="8" t="inlineStr">
         <is>
-          <t>27:25:29</t>
+          <t>27:26</t>
         </is>
       </c>
       <c r="E494" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="495">
       <c r="A495" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B495" s="7" t="inlineStr">
         <is>
           <t>MARGIE V. SEETERS</t>
         </is>
       </c>
       <c r="C495" s="7"/>
       <c r="D495" s="6" t="inlineStr">
         <is>
-          <t>28:12:47</t>
+          <t>28:13</t>
         </is>
       </c>
       <c r="E495" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="496">
       <c r="A496" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B496" s="9" t="inlineStr">
         <is>
           <t>KARIN V. HAM</t>
         </is>
       </c>
       <c r="C496" s="9"/>
       <c r="D496" s="8" t="inlineStr">
         <is>
-          <t>29:26:29</t>
+          <t>29:27</t>
         </is>
       </c>
       <c r="E496" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="497">
       <c r="A497" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B497" s="7" t="inlineStr">
         <is>
           <t>C Castelijns</t>
         </is>
       </c>
       <c r="C497" s="7"/>
       <c r="D497" s="6" t="inlineStr">
         <is>
-          <t>33:06:25</t>
+          <t>33:07</t>
         </is>
       </c>
       <c r="E497" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="498">
       <c r="A498" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B498" s="9" t="inlineStr">
         <is>
           <t>ANNA MARCELISSEN</t>
         </is>
       </c>
       <c r="C498" s="9"/>
       <c r="D498" s="8" t="inlineStr">
         <is>
-          <t>33:52:37</t>
+          <t>33:53</t>
         </is>
       </c>
       <c r="E498" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="499">
       <c r="A499" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B499" s="7" t="inlineStr">
         <is>
           <t>PIET V. HAM</t>
         </is>
       </c>
       <c r="C499" s="7"/>
       <c r="D499" s="6" t="inlineStr">
         <is>
-          <t>34:28:89</t>
+          <t>34:29</t>
         </is>
       </c>
       <c r="E499" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="501">
       <c r="A501" s="4" t="inlineStr">
         <is>
           <t>TRIM, PREST 7000</t>
         </is>
       </c>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="502">
       <c r="A502" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B502" s="5" t="inlineStr">
@@ -10710,963 +10710,963 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D502" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E502" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="503">
       <c r="A503" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B503" s="7" t="inlineStr">
         <is>
           <t>AD KANTERS</t>
         </is>
       </c>
       <c r="C503" s="7"/>
       <c r="D503" s="6" t="inlineStr">
         <is>
-          <t>21:04:54</t>
+          <t>21:05</t>
         </is>
       </c>
       <c r="E503" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="504">
       <c r="A504" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B504" s="9" t="inlineStr">
         <is>
           <t>PAUL STIENEN</t>
         </is>
       </c>
       <c r="C504" s="9"/>
       <c r="D504" s="8" t="inlineStr">
         <is>
-          <t>25:05:14</t>
+          <t>25:06</t>
         </is>
       </c>
       <c r="E504" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="505">
       <c r="A505" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B505" s="7" t="inlineStr">
         <is>
           <t>RINIE VERHOEVEN</t>
         </is>
       </c>
       <c r="C505" s="7"/>
       <c r="D505" s="6" t="inlineStr">
         <is>
-          <t>26:16:49</t>
+          <t>26:17</t>
         </is>
       </c>
       <c r="E505" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="506">
       <c r="A506" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B506" s="9" t="inlineStr">
         <is>
           <t>BAS V.D BOSCH</t>
         </is>
       </c>
       <c r="C506" s="9"/>
       <c r="D506" s="8" t="inlineStr">
         <is>
-          <t>28:03:97</t>
+          <t>28:04</t>
         </is>
       </c>
       <c r="E506" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="507">
       <c r="A507" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B507" s="7" t="inlineStr">
         <is>
           <t>ERIK OOMES</t>
         </is>
       </c>
       <c r="C507" s="7"/>
       <c r="D507" s="6" t="inlineStr">
         <is>
-          <t>28:06:27</t>
+          <t>28:07</t>
         </is>
       </c>
       <c r="E507" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
       <c r="A508" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B508" s="9" t="inlineStr">
         <is>
           <t>V. GILS</t>
         </is>
       </c>
       <c r="C508" s="9"/>
       <c r="D508" s="8" t="inlineStr">
         <is>
-          <t>29:00:62</t>
+          <t>29:01</t>
         </is>
       </c>
       <c r="E508" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
           <t>JAN V. SCHENDEL</t>
         </is>
       </c>
       <c r="C509" s="7"/>
       <c r="D509" s="6" t="inlineStr">
         <is>
-          <t>29:13:26</t>
+          <t>29:14</t>
         </is>
       </c>
       <c r="E509" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="510">
       <c r="A510" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B510" s="9" t="inlineStr">
         <is>
           <t>P vd Ark</t>
         </is>
       </c>
       <c r="C510" s="9"/>
       <c r="D510" s="8" t="inlineStr">
         <is>
-          <t>29:15:10</t>
+          <t>29:16</t>
         </is>
       </c>
       <c r="E510" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="511">
       <c r="A511" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B511" s="7" t="inlineStr">
         <is>
           <t>ULRICH ZWIJSEN</t>
         </is>
       </c>
       <c r="C511" s="7"/>
       <c r="D511" s="6" t="inlineStr">
         <is>
-          <t>29:21:22</t>
+          <t>29:22</t>
         </is>
       </c>
       <c r="E511" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="512">
       <c r="A512" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B512" s="9" t="inlineStr">
         <is>
           <t>ARNOLD SIEMONS</t>
         </is>
       </c>
       <c r="C512" s="9"/>
       <c r="D512" s="8" t="inlineStr">
         <is>
-          <t>29:23:65</t>
+          <t>29:24</t>
         </is>
       </c>
       <c r="E512" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="513">
       <c r="A513" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B513" s="7" t="inlineStr">
         <is>
           <t>AD APPELHOF</t>
         </is>
       </c>
       <c r="C513" s="7"/>
       <c r="D513" s="6" t="inlineStr">
         <is>
-          <t>29:48:43</t>
+          <t>29:49</t>
         </is>
       </c>
       <c r="E513" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="514">
       <c r="A514" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B514" s="9" t="inlineStr">
         <is>
           <t>JAN KOKX</t>
         </is>
       </c>
       <c r="C514" s="9"/>
       <c r="D514" s="8" t="inlineStr">
         <is>
-          <t>29:52:83</t>
+          <t>29:53</t>
         </is>
       </c>
       <c r="E514" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B515" s="7" t="inlineStr">
         <is>
           <t>FRANK NIESSEN</t>
         </is>
       </c>
       <c r="C515" s="7"/>
       <c r="D515" s="6" t="inlineStr">
         <is>
-          <t>29:58:28</t>
+          <t>29:59</t>
         </is>
       </c>
       <c r="E515" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="516">
       <c r="A516" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B516" s="9" t="inlineStr">
         <is>
           <t>LAMING</t>
         </is>
       </c>
       <c r="C516" s="9"/>
       <c r="D516" s="8" t="inlineStr">
         <is>
-          <t>30:19:78</t>
+          <t>30:20</t>
         </is>
       </c>
       <c r="E516" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="517">
       <c r="A517" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B517" s="7" t="inlineStr">
         <is>
           <t>HANS V. RAAK</t>
         </is>
       </c>
       <c r="C517" s="7"/>
       <c r="D517" s="6" t="inlineStr">
         <is>
-          <t>30:30:51</t>
+          <t>30:31</t>
         </is>
       </c>
       <c r="E517" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="518">
       <c r="A518" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B518" s="9" t="inlineStr">
         <is>
           <t>RON FRANKEN</t>
         </is>
       </c>
       <c r="C518" s="9"/>
       <c r="D518" s="8" t="inlineStr">
         <is>
-          <t>30:35:33</t>
+          <t>30:36</t>
         </is>
       </c>
       <c r="E518" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="519">
       <c r="A519" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B519" s="7" t="inlineStr">
         <is>
           <t>Alphen hans V</t>
         </is>
       </c>
       <c r="C519" s="7"/>
       <c r="D519" s="6" t="inlineStr">
         <is>
-          <t>30:42:58</t>
+          <t>30:43</t>
         </is>
       </c>
       <c r="E519" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="520">
       <c r="A520" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B520" s="9" t="inlineStr">
         <is>
           <t>ROB KAMBERG</t>
         </is>
       </c>
       <c r="C520" s="9"/>
       <c r="D520" s="8" t="inlineStr">
         <is>
-          <t>30:46:96</t>
+          <t>30:47</t>
         </is>
       </c>
       <c r="E520" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="521">
       <c r="A521" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B521" s="7" t="inlineStr">
         <is>
           <t>T HESSELS</t>
         </is>
       </c>
       <c r="C521" s="7"/>
       <c r="D521" s="6" t="inlineStr">
         <is>
-          <t>30:53:58</t>
+          <t>30:54</t>
         </is>
       </c>
       <c r="E521" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="522">
       <c r="A522" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B522" s="9" t="inlineStr">
         <is>
           <t>JACK VISSERS</t>
         </is>
       </c>
       <c r="C522" s="9"/>
       <c r="D522" s="8" t="inlineStr">
         <is>
-          <t>31:03:17</t>
+          <t>31:04</t>
         </is>
       </c>
       <c r="E522" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B523" s="7" t="inlineStr">
         <is>
           <t>P Kuys</t>
         </is>
       </c>
       <c r="C523" s="7"/>
       <c r="D523" s="6" t="inlineStr">
         <is>
-          <t>31:14:06</t>
+          <t>31:15</t>
         </is>
       </c>
       <c r="E523" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="524">
       <c r="A524" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B524" s="9" t="inlineStr">
         <is>
           <t>WIM DUDOK</t>
         </is>
       </c>
       <c r="C524" s="9"/>
       <c r="D524" s="8" t="inlineStr">
         <is>
-          <t>31:27:17</t>
+          <t>31:28</t>
         </is>
       </c>
       <c r="E524" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="525">
       <c r="A525" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B525" s="7" t="inlineStr">
         <is>
           <t>FRANK STAPS</t>
         </is>
       </c>
       <c r="C525" s="7"/>
       <c r="D525" s="6" t="inlineStr">
         <is>
-          <t>31:41:39</t>
+          <t>31:42</t>
         </is>
       </c>
       <c r="E525" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="526">
       <c r="A526" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B526" s="9" t="inlineStr">
         <is>
           <t>RON MEEUWIS</t>
         </is>
       </c>
       <c r="C526" s="9"/>
       <c r="D526" s="8" t="inlineStr">
         <is>
-          <t>32:18:17</t>
+          <t>32:19</t>
         </is>
       </c>
       <c r="E526" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="527">
       <c r="A527" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B527" s="7" t="inlineStr">
         <is>
           <t>HENK VERSCHUREN</t>
         </is>
       </c>
       <c r="C527" s="7"/>
       <c r="D527" s="6" t="inlineStr">
         <is>
-          <t>32:28:59</t>
+          <t>32:29</t>
         </is>
       </c>
       <c r="E527" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="528">
       <c r="A528" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B528" s="9" t="inlineStr">
         <is>
           <t>HANS V. DRIEL</t>
         </is>
       </c>
       <c r="C528" s="9"/>
       <c r="D528" s="8" t="inlineStr">
         <is>
-          <t>32:40:55</t>
+          <t>32:41</t>
         </is>
       </c>
       <c r="E528" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="529">
       <c r="A529" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B529" s="7" t="inlineStr">
         <is>
           <t>JACK GEERS</t>
         </is>
       </c>
       <c r="C529" s="7"/>
       <c r="D529" s="6" t="inlineStr">
         <is>
-          <t>32:50:05</t>
+          <t>32:51</t>
         </is>
       </c>
       <c r="E529" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="530">
       <c r="A530" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B530" s="9" t="inlineStr">
         <is>
           <t>JACO BAKMANS</t>
         </is>
       </c>
       <c r="C530" s="9"/>
       <c r="D530" s="8" t="inlineStr">
         <is>
-          <t>33:06:25</t>
+          <t>33:07</t>
         </is>
       </c>
       <c r="E530" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="531">
       <c r="A531" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B531" s="7" t="inlineStr">
         <is>
           <t>Roy Mulder</t>
         </is>
       </c>
       <c r="C531" s="7"/>
       <c r="D531" s="6" t="inlineStr">
         <is>
-          <t>33:10:43</t>
+          <t>33:11</t>
         </is>
       </c>
       <c r="E531" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="532">
       <c r="A532" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B532" s="9" t="inlineStr">
         <is>
           <t>Mark Visser</t>
         </is>
       </c>
       <c r="C532" s="9"/>
       <c r="D532" s="8" t="inlineStr">
         <is>
-          <t>33:14:46</t>
+          <t>33:15</t>
         </is>
       </c>
       <c r="E532" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="533">
       <c r="A533" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B533" s="7" t="inlineStr">
         <is>
           <t>ARJO BLOM</t>
         </is>
       </c>
       <c r="C533" s="7"/>
       <c r="D533" s="6" t="inlineStr">
         <is>
-          <t>33:18:80</t>
+          <t>33:19</t>
         </is>
       </c>
       <c r="E533" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="534">
       <c r="A534" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B534" s="9" t="inlineStr">
         <is>
           <t>ERIC SCHRODER</t>
         </is>
       </c>
       <c r="C534" s="9"/>
       <c r="D534" s="8" t="inlineStr">
         <is>
-          <t>33:33:37</t>
+          <t>33:34</t>
         </is>
       </c>
       <c r="E534" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="535">
       <c r="A535" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B535" s="7" t="inlineStr">
         <is>
           <t>FRED V. STEENHOVEN</t>
         </is>
       </c>
       <c r="C535" s="7"/>
       <c r="D535" s="6" t="inlineStr">
         <is>
-          <t>34:23:00</t>
+          <t>34:23</t>
         </is>
       </c>
       <c r="E535" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="536">
       <c r="A536" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B536" s="9" t="inlineStr">
         <is>
           <t>MARTIN V. VEN</t>
         </is>
       </c>
       <c r="C536" s="9"/>
       <c r="D536" s="8" t="inlineStr">
         <is>
-          <t>34:25:19</t>
+          <t>34:26</t>
         </is>
       </c>
       <c r="E536" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="537">
       <c r="A537" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B537" s="7" t="inlineStr">
         <is>
           <t>BOB GOUKA</t>
         </is>
       </c>
       <c r="C537" s="7"/>
       <c r="D537" s="6" t="inlineStr">
         <is>
-          <t>34:36:07</t>
+          <t>34:37</t>
         </is>
       </c>
       <c r="E537" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="538">
       <c r="A538" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B538" s="9" t="inlineStr">
         <is>
           <t>HANS V. LERLAND</t>
         </is>
       </c>
       <c r="C538" s="9"/>
       <c r="D538" s="8" t="inlineStr">
         <is>
-          <t>34:43:27</t>
+          <t>34:44</t>
         </is>
       </c>
       <c r="E538" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="539">
       <c r="A539" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
           <t>BERT V.T GOOR</t>
         </is>
       </c>
       <c r="C539" s="7"/>
       <c r="D539" s="6" t="inlineStr">
         <is>
-          <t>35:08:10</t>
+          <t>35:09</t>
         </is>
       </c>
       <c r="E539" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="540">
       <c r="A540" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B540" s="9" t="inlineStr">
         <is>
           <t>Fia Gladdines</t>
         </is>
       </c>
       <c r="C540" s="9"/>
       <c r="D540" s="8" t="inlineStr">
         <is>
-          <t>35:27:82</t>
+          <t>35:28</t>
         </is>
       </c>
       <c r="E540" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="541">
       <c r="A541" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B541" s="7" t="inlineStr">
         <is>
           <t>F.VD HULST</t>
         </is>
       </c>
       <c r="C541" s="7"/>
       <c r="D541" s="6" t="inlineStr">
         <is>
-          <t>35:30:63</t>
+          <t>35:31</t>
         </is>
       </c>
       <c r="E541" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="542">
       <c r="A542" s="8" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="B542" s="9" t="inlineStr">
         <is>
           <t>JACK V OOSTERWIJCK</t>
         </is>
       </c>
       <c r="C542" s="9"/>
       <c r="D542" s="8" t="inlineStr">
         <is>
-          <t>35:38:21</t>
+          <t>35:39</t>
         </is>
       </c>
       <c r="E542" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="543">
       <c r="A543" s="6" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B543" s="7" t="inlineStr">
         <is>
           <t>PETER JOOSSE</t>
         </is>
       </c>
       <c r="C543" s="7"/>
       <c r="D543" s="6" t="inlineStr">
         <is>
-          <t>37:00:74</t>
+          <t>37:01</t>
         </is>
       </c>
       <c r="E543" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="544">
       <c r="A544" s="8" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B544" s="9" t="inlineStr">
         <is>
           <t>PIERRE JANSSENS</t>
         </is>
       </c>
       <c r="C544" s="9"/>
       <c r="D544" s="8" t="inlineStr">
         <is>
-          <t>37:16:97</t>
+          <t>37:17</t>
         </is>
       </c>
       <c r="E544" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="545">
       <c r="A545" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
           <t>Marga Piederiet</t>
         </is>
       </c>
       <c r="C545" s="7"/>
       <c r="D545" s="6" t="inlineStr">
         <is>
-          <t>37:24:61</t>
+          <t>37:25</t>
         </is>
       </c>
       <c r="E545" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="546">
       <c r="A546" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B546" s="9" t="inlineStr">
         <is>
           <t>C MAAS</t>
         </is>
       </c>
       <c r="C546" s="9"/>
       <c r="D546" s="8" t="inlineStr">
         <is>
-          <t>37:31:90</t>
+          <t>37:32</t>
         </is>
       </c>
       <c r="E546" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="547">
       <c r="A547" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B547" s="7" t="inlineStr">
         <is>
           <t>C van Schijndel</t>
         </is>
       </c>
       <c r="C547" s="7"/>
       <c r="D547" s="6" t="inlineStr">
         <is>
-          <t>38:07:08</t>
+          <t>38:08</t>
         </is>
       </c>
       <c r="E547" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="548">
       <c r="A548" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B548" s="9" t="inlineStr">
         <is>
           <t>ANS VERMIJS</t>
         </is>
       </c>
       <c r="C548" s="9"/>
       <c r="D548" s="8" t="inlineStr">
         <is>
-          <t>39:59:27</t>
+          <t>40:00</t>
         </is>
       </c>
       <c r="E548" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="549">
       <c r="A549" s="6" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B549" s="7" t="inlineStr">
         <is>
           <t>MIES KUIPERS</t>
         </is>
       </c>
       <c r="C549" s="7"/>
       <c r="D549" s="6" t="inlineStr">
         <is>
-          <t>40:15:15</t>
+          <t>40:16</t>
         </is>
       </c>
       <c r="E549" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="550">
       <c r="A550" s="8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B550" s="9" t="inlineStr">
         <is>
           <t>Harrie Goos</t>
         </is>
       </c>
       <c r="C550" s="9"/>
       <c r="D550" s="8" t="inlineStr">
         <is>
-          <t>42:10:94</t>
+          <t>42:11</t>
         </is>
       </c>
       <c r="E550" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="551">
       <c r="A551" s="6" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B551" s="7" t="inlineStr">
         <is>
           <t>F V.D VEEKEN</t>
         </is>
       </c>
       <c r="C551" s="7"/>
       <c r="D551" s="6" t="inlineStr">
         <is>
-          <t>43:52:48</t>
+          <t>43:53</t>
         </is>
       </c>
       <c r="E551" s="6"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>