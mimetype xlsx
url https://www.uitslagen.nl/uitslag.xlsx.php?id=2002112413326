--- v0 (2026-03-12)
+++ v1 (2026-06-10)
@@ -1053,51 +1053,51 @@
       <c r="D43" s="6" t="inlineStr">
         <is>
           <t>27:46</t>
         </is>
       </c>
       <c r="E43" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B44" s="9" t="inlineStr">
         <is>
           <t>Corné Haast</t>
         </is>
       </c>
       <c r="C44" s="9" t="inlineStr">
         <is>
           <t>Spado</t>
         </is>
       </c>
       <c r="D44" s="8" t="inlineStr">
         <is>
-          <t>28:0</t>
+          <t>28:01</t>
         </is>
       </c>
       <c r="E44" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>Aart van Beek</t>
         </is>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
           <t>Athlos</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
           <t>28:26</t>
         </is>
       </c>
@@ -2033,51 +2033,51 @@
       <c r="D87" s="6" t="inlineStr">
         <is>
           <t>36:19</t>
         </is>
       </c>
       <c r="E87" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="88">
       <c r="A88" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B88" s="9" t="inlineStr">
         <is>
           <t>René van Oevelen</t>
         </is>
       </c>
       <c r="C88" s="9" t="inlineStr">
         <is>
           <t>Achil '87</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
-          <t>36:5</t>
+          <t>36:53</t>
         </is>
       </c>
       <c r="E88" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>Jan van Hamond</t>
         </is>
       </c>
       <c r="C89" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D89" s="6" t="inlineStr">
         <is>
           <t>52:51</t>
         </is>
       </c>
@@ -3856,51 +3856,51 @@
       <c r="D172" s="8" t="inlineStr">
         <is>
           <t>26:40</t>
         </is>
       </c>
       <c r="E172" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>René van Dijke</t>
         </is>
       </c>
       <c r="C173" s="7" t="inlineStr">
         <is>
           <t>Leiden Atletiek</t>
         </is>
       </c>
       <c r="D173" s="6" t="inlineStr">
         <is>
-          <t>26:4</t>
+          <t>26:43</t>
         </is>
       </c>
       <c r="E173" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B174" s="9" t="inlineStr">
         <is>
           <t>Marco Ramaekers</t>
         </is>
       </c>
       <c r="C174" s="9" t="inlineStr">
         <is>
           <t>PSV</t>
         </is>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
           <t>26:45</t>
         </is>
       </c>
@@ -3994,51 +3994,51 @@
       <c r="D178" s="8" t="inlineStr">
         <is>
           <t>26:50</t>
         </is>
       </c>
       <c r="E178" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>Alex van der Meer</t>
         </is>
       </c>
       <c r="C179" s="7" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D179" s="6" t="inlineStr">
         <is>
-          <t>26:5</t>
+          <t>26:50</t>
         </is>
       </c>
       <c r="E179" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Hilbert de Vries</t>
         </is>
       </c>
       <c r="C180" s="9" t="inlineStr">
         <is>
           <t>ARGO '77</t>
         </is>
       </c>
       <c r="D180" s="8" t="inlineStr">
         <is>
           <t>26:52</t>
         </is>
       </c>
@@ -4132,51 +4132,51 @@
       <c r="D184" s="8" t="inlineStr">
         <is>
           <t>27:27</t>
         </is>
       </c>
       <c r="E184" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="185">
       <c r="A185" s="6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B185" s="7" t="inlineStr">
         <is>
           <t>Olaf Bos</t>
         </is>
       </c>
       <c r="C185" s="7" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D185" s="6" t="inlineStr">
         <is>
-          <t>27:3</t>
+          <t>27:30</t>
         </is>
       </c>
       <c r="E185" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="186">
       <c r="A186" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B186" s="9" t="inlineStr">
         <is>
           <t>Tim Brouwer de Koning</t>
         </is>
       </c>
       <c r="C186" s="9" t="inlineStr">
         <is>
           <t>Leiden Atletiek</t>
         </is>
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
           <t>27:32</t>
         </is>
       </c>
@@ -4316,51 +4316,51 @@
       <c r="D192" s="8" t="inlineStr">
         <is>
           <t>28:00</t>
         </is>
       </c>
       <c r="E192" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
           <t>Wobbe van der Meulen</t>
         </is>
       </c>
       <c r="C193" s="7" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D193" s="6" t="inlineStr">
         <is>
-          <t>28:0</t>
+          <t>28:02</t>
         </is>
       </c>
       <c r="E193" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
       <c r="A194" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B194" s="9" t="inlineStr">
         <is>
           <t>Michael Douma</t>
         </is>
       </c>
       <c r="C194" s="9" t="inlineStr">
         <is>
           <t>Leiden Atletiek</t>
         </is>
       </c>
       <c r="D194" s="8" t="inlineStr">
         <is>
           <t>28:03</t>
         </is>
       </c>
@@ -4523,51 +4523,51 @@
       <c r="D201" s="6" t="inlineStr">
         <is>
           <t>28:44</t>
         </is>
       </c>
       <c r="E201" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
       <c r="A202" s="8" t="inlineStr">
         <is>
           <t>54</t>
         </is>
       </c>
       <c r="B202" s="9" t="inlineStr">
         <is>
           <t>Ronald van den Dungen</t>
         </is>
       </c>
       <c r="C202" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D202" s="8" t="inlineStr">
         <is>
-          <t>28:4</t>
+          <t>28:45</t>
         </is>
       </c>
       <c r="E202" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="203">
       <c r="A203" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>Louis van den Dungen</t>
         </is>
       </c>
       <c r="C203" s="7" t="inlineStr">
         <is>
           <t>Spiridon</t>
         </is>
       </c>
       <c r="D203" s="6" t="inlineStr">
         <is>
           <t>28:51</t>
         </is>
       </c>
@@ -4753,51 +4753,51 @@
       <c r="D211" s="6" t="inlineStr">
         <is>
           <t>29:20</t>
         </is>
       </c>
       <c r="E211" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B212" s="9" t="inlineStr">
         <is>
           <t>Erik Simons</t>
         </is>
       </c>
       <c r="C212" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
-          <t>29:2</t>
+          <t>29:25</t>
         </is>
       </c>
       <c r="E212" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>Maykel Santegoets</t>
         </is>
       </c>
       <c r="C213" s="7" t="inlineStr">
         <is>
           <t>Tilburg Road Runners</t>
         </is>
       </c>
       <c r="D213" s="6" t="inlineStr">
         <is>
           <t>29:26</t>
         </is>
       </c>
@@ -7547,51 +7547,51 @@
       <c r="D337" s="6" t="inlineStr">
         <is>
           <t>46:00</t>
         </is>
       </c>
       <c r="E337" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="338">
       <c r="A338" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B338" s="9" t="inlineStr">
         <is>
           <t>Julitta Boschman</t>
         </is>
       </c>
       <c r="C338" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
-          <t>46:0</t>
+          <t>46:02</t>
         </is>
       </c>
       <c r="E338" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B339" s="7" t="inlineStr">
         <is>
           <t>frank Molkenboer</t>
         </is>
       </c>
       <c r="C339" s="7" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D339" s="6" t="inlineStr">
         <is>
           <t>46:09</t>
         </is>
       </c>
@@ -7708,51 +7708,51 @@
       <c r="D344" s="8" t="inlineStr">
         <is>
           <t>46:59</t>
         </is>
       </c>
       <c r="E344" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B345" s="7" t="inlineStr">
         <is>
           <t>Mireille Baart</t>
         </is>
       </c>
       <c r="C345" s="7" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D345" s="6" t="inlineStr">
         <is>
-          <t>47:0</t>
+          <t>47:02</t>
         </is>
       </c>
       <c r="E345" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="346">
       <c r="A346" s="8" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="B346" s="9" t="inlineStr">
         <is>
           <t>Ben van den Brand</t>
         </is>
       </c>
       <c r="C346" s="9" t="inlineStr">
         <is>
           <t>Tilburg</t>
         </is>
       </c>
       <c r="D346" s="8" t="inlineStr">
         <is>
           <t>47:03</t>
         </is>
       </c>
@@ -10128,51 +10128,51 @@
       <c r="D452" s="8" t="inlineStr">
         <is>
           <t>13:19</t>
         </is>
       </c>
       <c r="E452" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="453">
       <c r="A453" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B453" s="7" t="inlineStr">
         <is>
           <t>Eva-Maria Stöwer</t>
         </is>
       </c>
       <c r="C453" s="7" t="inlineStr">
         <is>
           <t>Duitsland</t>
         </is>
       </c>
       <c r="D453" s="6" t="inlineStr">
         <is>
-          <t>13:2</t>
+          <t>13:27</t>
         </is>
       </c>
       <c r="E453" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="454">
       <c r="A454" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B454" s="9" t="inlineStr">
         <is>
           <t>Susan Kuijken</t>
         </is>
       </c>
       <c r="C454" s="9" t="inlineStr">
         <is>
           <t>Seven Hills Running</t>
         </is>
       </c>
       <c r="D454" s="8" t="inlineStr">
         <is>
           <t>13:34</t>
         </is>
       </c>
@@ -11361,51 +11361,51 @@
       <c r="D507" s="6" t="inlineStr">
         <is>
           <t>21:42</t>
         </is>
       </c>
       <c r="E507" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="508">
       <c r="A508" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B508" s="9" t="inlineStr">
         <is>
           <t>René Jaasma</t>
         </is>
       </c>
       <c r="C508" s="9" t="inlineStr">
         <is>
           <t>Impala</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
-          <t>22:0</t>
+          <t>22:04</t>
         </is>
       </c>
       <c r="E508" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
           <t>Rob Cissen</t>
         </is>
       </c>
       <c r="C509" s="7" t="inlineStr">
         <is>
           <t>Seven Hills Running</t>
         </is>
       </c>
       <c r="D509" s="6" t="inlineStr">
         <is>
           <t>22:19</t>
         </is>
       </c>
@@ -12019,51 +12019,51 @@
       <c r="D537" s="6" t="inlineStr">
         <is>
           <t>9:52</t>
         </is>
       </c>
       <c r="E537" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="538">
       <c r="A538" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B538" s="9" t="inlineStr">
         <is>
           <t>Liselore van Nunen</t>
         </is>
       </c>
       <c r="C538" s="9" t="inlineStr">
         <is>
           <t>Tartlétos</t>
         </is>
       </c>
       <c r="D538" s="8" t="inlineStr">
         <is>
-          <t>9:5</t>
+          <t>9:53</t>
         </is>
       </c>
       <c r="E538" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="539">
       <c r="A539" s="6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
           <t>Martje Hoekmeijer</t>
         </is>
       </c>
       <c r="C539" s="7" t="inlineStr">
         <is>
           <t>Phanos</t>
         </is>
       </c>
       <c r="D539" s="6" t="inlineStr">
         <is>
           <t>9:55</t>
         </is>
       </c>
@@ -13367,51 +13367,51 @@
       <c r="D597" s="8" t="inlineStr">
         <is>
           <t>8:13</t>
         </is>
       </c>
       <c r="E597" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="598">
       <c r="A598" s="6" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B598" s="7" t="inlineStr">
         <is>
           <t>Kris Jelegems</t>
         </is>
       </c>
       <c r="C598" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D598" s="6" t="inlineStr">
         <is>
-          <t>8:1</t>
+          <t>8:14</t>
         </is>
       </c>
       <c r="E598" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="599">
       <c r="A599" s="8" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B599" s="9" t="inlineStr">
         <is>
           <t>Matthijs de Groot</t>
         </is>
       </c>
       <c r="C599" s="9" t="inlineStr">
         <is>
           <t>NOVA</t>
         </is>
       </c>
       <c r="D599" s="8" t="inlineStr">
         <is>
           <t>8:14</t>
         </is>
       </c>
@@ -14094,74 +14094,74 @@
       <c r="D630" s="8" t="inlineStr">
         <is>
           <t>20:33</t>
         </is>
       </c>
       <c r="E630" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="631">
       <c r="A631" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B631" s="7" t="inlineStr">
         <is>
           <t>Abelech Negussie</t>
         </is>
       </c>
       <c r="C631" s="7" t="inlineStr">
         <is>
           <t>Ethiopië</t>
         </is>
       </c>
       <c r="D631" s="6" t="inlineStr">
         <is>
-          <t>20:3</t>
+          <t>20:35</t>
         </is>
       </c>
       <c r="E631" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="632">
       <c r="A632" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B632" s="9" t="inlineStr">
         <is>
           <t>Denise Costescu</t>
         </is>
       </c>
       <c r="C632" s="9" t="inlineStr">
         <is>
           <t>Roemenië</t>
         </is>
       </c>
       <c r="D632" s="8" t="inlineStr">
         <is>
-          <t>20:4</t>
+          <t>20:42</t>
         </is>
       </c>
       <c r="E632" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="633">
       <c r="A633" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B633" s="7" t="inlineStr">
         <is>
           <t>Breakcidice J. Chemari</t>
         </is>
       </c>
       <c r="C633" s="7" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D633" s="6" t="inlineStr">
         <is>
           <t>20:47</t>
         </is>
       </c>
@@ -14209,97 +14209,97 @@
       <c r="D635" s="6" t="inlineStr">
         <is>
           <t>21:19</t>
         </is>
       </c>
       <c r="E635" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="636">
       <c r="A636" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B636" s="9" t="inlineStr">
         <is>
           <t>Petra Kaminkova</t>
         </is>
       </c>
       <c r="C636" s="9" t="inlineStr">
         <is>
           <t>Tsjechië</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
-          <t>21:2</t>
+          <t>21:22</t>
         </is>
       </c>
       <c r="E636" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B637" s="7" t="inlineStr">
         <is>
           <t>Wilma van Onna</t>
         </is>
       </c>
       <c r="C637" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D637" s="6" t="inlineStr">
         <is>
           <t>21:26</t>
         </is>
       </c>
       <c r="E637" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="638">
       <c r="A638" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B638" s="9" t="inlineStr">
         <is>
           <t>Jane Biotlova</t>
         </is>
       </c>
       <c r="C638" s="9" t="inlineStr">
         <is>
           <t>Tsjechië</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
-          <t>21:4</t>
+          <t>21:44</t>
         </is>
       </c>
       <c r="E638" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B639" s="7" t="inlineStr">
         <is>
           <t>Irma Heeren</t>
         </is>
       </c>
       <c r="C639" s="7" t="inlineStr">
         <is>
           <t>Nederland</t>
         </is>
       </c>
       <c r="D639" s="6" t="inlineStr">
         <is>
           <t>21:49</t>
         </is>
       </c>
@@ -14909,51 +14909,51 @@
       <c r="D667" s="6" t="inlineStr">
         <is>
           <t>30:14</t>
         </is>
       </c>
       <c r="E667" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="668">
       <c r="A668" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B668" s="9" t="inlineStr">
         <is>
           <t>Girma Tola</t>
         </is>
       </c>
       <c r="C668" s="9" t="inlineStr">
         <is>
           <t>Ethiopië</t>
         </is>
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
-          <t>30:4</t>
+          <t>30:42</t>
         </is>
       </c>
       <c r="E668" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="669">
       <c r="A669" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B669" s="7" t="inlineStr">
         <is>
           <t>Jens Bormann</t>
         </is>
       </c>
       <c r="C669" s="7" t="inlineStr">
         <is>
           <t>Duitsland</t>
         </is>
       </c>
       <c r="D669" s="6" t="inlineStr">
         <is>
           <t>31:00</t>
         </is>
       </c>
@@ -15024,74 +15024,74 @@
       <c r="D672" s="8" t="inlineStr">
         <is>
           <t>31:08</t>
         </is>
       </c>
       <c r="E672" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="673">
       <c r="A673" s="6" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B673" s="7" t="inlineStr">
         <is>
           <t>Latta Wago</t>
         </is>
       </c>
       <c r="C673" s="7" t="inlineStr">
         <is>
           <t>Ethiopië</t>
         </is>
       </c>
       <c r="D673" s="6" t="inlineStr">
         <is>
-          <t>31:0</t>
+          <t>31:09</t>
         </is>
       </c>
       <c r="E673" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="674">
       <c r="A674" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B674" s="9" t="inlineStr">
         <is>
           <t>Carsten Schütz</t>
         </is>
       </c>
       <c r="C674" s="9" t="inlineStr">
         <is>
           <t>Duitsland</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
-          <t>31:1</t>
+          <t>31:13</t>
         </is>
       </c>
       <c r="E674" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B675" s="7" t="inlineStr">
         <is>
           <t>Samuel Kemboi Chemweno</t>
         </is>
       </c>
       <c r="C675" s="7" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D675" s="6" t="inlineStr">
         <is>
           <t>31:16</t>
         </is>
       </c>
@@ -15342,51 +15342,51 @@
       <c r="D686" s="8" t="inlineStr">
         <is>
           <t>31:47</t>
         </is>
       </c>
       <c r="E686" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="687">
       <c r="A687" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B687" s="7" t="inlineStr">
         <is>
           <t>Rik Ceulemans</t>
         </is>
       </c>
       <c r="C687" s="7" t="inlineStr">
         <is>
           <t>België</t>
         </is>
       </c>
       <c r="D687" s="6" t="inlineStr">
         <is>
-          <t>32:2</t>
+          <t>32:21</t>
         </is>
       </c>
       <c r="E687" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="688">
       <c r="A688" s="8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B688" s="9" t="inlineStr">
         <is>
           <t>Mozes Mbugua Waweru</t>
         </is>
       </c>
       <c r="C688" s="9" t="inlineStr">
         <is>
           <t>Kenia</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
           <t>32:28</t>
         </is>
       </c>
@@ -16230,51 +16230,51 @@
       <c r="D726" s="8" t="inlineStr">
         <is>
           <t>27:02</t>
         </is>
       </c>
       <c r="E726" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="727">
       <c r="A727" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B727" s="7" t="inlineStr">
         <is>
           <t>André Miljoen</t>
         </is>
       </c>
       <c r="C727" s="7" t="inlineStr">
         <is>
           <t>Fontys Sporthogesch</t>
         </is>
       </c>
       <c r="D727" s="6" t="inlineStr">
         <is>
-          <t>27:1</t>
+          <t>27:13</t>
         </is>
       </c>
       <c r="E727" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="728">
       <c r="A728" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B728" s="9" t="inlineStr">
         <is>
           <t>Marc Gilissen</t>
         </is>
       </c>
       <c r="C728" s="9" t="inlineStr">
         <is>
           <t>Fontys Sporthogescho</t>
         </is>
       </c>
       <c r="D728" s="8" t="inlineStr">
         <is>
           <t>27:14</t>
         </is>
       </c>
@@ -17109,51 +17109,51 @@
       <c r="D767" s="6" t="inlineStr">
         <is>
           <t>37:48</t>
         </is>
       </c>
       <c r="E767" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="768">
       <c r="A768" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B768" s="9" t="inlineStr">
         <is>
           <t>Henk Gallé</t>
         </is>
       </c>
       <c r="C768" s="9" t="inlineStr">
         <is>
           <t>CZ 1</t>
         </is>
       </c>
       <c r="D768" s="8" t="inlineStr">
         <is>
-          <t>37:5</t>
+          <t>37:50</t>
         </is>
       </c>
       <c r="E768" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="769">
       <c r="A769" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B769" s="7" t="inlineStr">
         <is>
           <t>Roel Vrenken</t>
         </is>
       </c>
       <c r="C769" s="7" t="inlineStr">
         <is>
           <t>de Wever 1</t>
         </is>
       </c>
       <c r="D769" s="6" t="inlineStr">
         <is>
           <t>37:50</t>
         </is>
       </c>
@@ -18512,51 +18512,51 @@
       <c r="D828" s="8" t="inlineStr">
         <is>
           <t>44:34</t>
         </is>
       </c>
       <c r="E828" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="829">
       <c r="A829" s="6" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B829" s="7" t="inlineStr">
         <is>
           <t>René Megens</t>
         </is>
       </c>
       <c r="C829" s="7" t="inlineStr">
         <is>
           <t>Fuji 7</t>
         </is>
       </c>
       <c r="D829" s="6" t="inlineStr">
         <is>
-          <t>44:4</t>
+          <t>44:42</t>
         </is>
       </c>
       <c r="E829" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="830">
       <c r="A830" s="8" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B830" s="9" t="inlineStr">
         <is>
           <t>Harrie Loonen</t>
         </is>
       </c>
       <c r="C830" s="9" t="inlineStr">
         <is>
           <t>Interpolis 1</t>
         </is>
       </c>
       <c r="D830" s="8" t="inlineStr">
         <is>
           <t>44:45</t>
         </is>
       </c>
@@ -19179,51 +19179,51 @@
       <c r="D857" s="6" t="inlineStr">
         <is>
           <t>46:56</t>
         </is>
       </c>
       <c r="E857" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="858">
       <c r="A858" s="8" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B858" s="9" t="inlineStr">
         <is>
           <t>Corné de Kok</t>
         </is>
       </c>
       <c r="C858" s="9" t="inlineStr">
         <is>
           <t>Interpolis-RE Tilbu</t>
         </is>
       </c>
       <c r="D858" s="8" t="inlineStr">
         <is>
-          <t>47:0</t>
+          <t>47:00</t>
         </is>
       </c>
       <c r="E858" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="859">
       <c r="A859" s="6" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B859" s="7" t="inlineStr">
         <is>
           <t>Makoto Umemoto</t>
         </is>
       </c>
       <c r="C859" s="7" t="inlineStr">
         <is>
           <t>Fuji 3</t>
         </is>
       </c>
       <c r="D859" s="6" t="inlineStr">
         <is>
           <t>47:06</t>
         </is>
       </c>
@@ -19271,51 +19271,51 @@
       <c r="D861" s="6" t="inlineStr">
         <is>
           <t>47:33</t>
         </is>
       </c>
       <c r="E861" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="862">
       <c r="A862" s="8" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B862" s="9" t="inlineStr">
         <is>
           <t>Gérard van Hoof</t>
         </is>
       </c>
       <c r="C862" s="9" t="inlineStr">
         <is>
           <t>Midden Brabant Coll</t>
         </is>
       </c>
       <c r="D862" s="8" t="inlineStr">
         <is>
-          <t>47:3</t>
+          <t>47:38</t>
         </is>
       </c>
       <c r="E862" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="863">
       <c r="A863" s="6" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B863" s="7" t="inlineStr">
         <is>
           <t>Gerard Elzerman</t>
         </is>
       </c>
       <c r="C863" s="7" t="inlineStr">
         <is>
           <t>de Wever 4</t>
         </is>
       </c>
       <c r="D863" s="6" t="inlineStr">
         <is>
           <t>47:44</t>
         </is>
       </c>
@@ -20720,51 +20720,51 @@
       <c r="D924" s="8" t="inlineStr">
         <is>
           <t>53:30</t>
         </is>
       </c>
       <c r="E924" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="925">
       <c r="A925" s="6" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="B925" s="7" t="inlineStr">
         <is>
           <t>André van Zon</t>
         </is>
       </c>
       <c r="C925" s="7" t="inlineStr">
         <is>
           <t>de Wever 4</t>
         </is>
       </c>
       <c r="D925" s="6" t="inlineStr">
         <is>
-          <t>53:3</t>
+          <t>53:34</t>
         </is>
       </c>
       <c r="E925" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="926">
       <c r="A926" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="B926" s="9" t="inlineStr">
         <is>
           <t>Geert-Jan Hamers</t>
         </is>
       </c>
       <c r="C926" s="9" t="inlineStr">
         <is>
           <t>Tilburg</t>
         </is>
       </c>
       <c r="D926" s="8" t="inlineStr">
         <is>
           <t>53:35</t>
         </is>
       </c>
@@ -21502,51 +21502,51 @@
       <c r="D958" s="8" t="inlineStr">
         <is>
           <t>56:15</t>
         </is>
       </c>
       <c r="E958" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="959">
       <c r="A959" s="6" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B959" s="7" t="inlineStr">
         <is>
           <t>Elly Gallé</t>
         </is>
       </c>
       <c r="C959" s="7" t="inlineStr">
         <is>
           <t>CZ 4</t>
         </is>
       </c>
       <c r="D959" s="6" t="inlineStr">
         <is>
-          <t>56:1</t>
+          <t>56:17</t>
         </is>
       </c>
       <c r="E959" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="960">
       <c r="A960" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="B960" s="9" t="inlineStr">
         <is>
           <t>Harrie Goos</t>
         </is>
       </c>
       <c r="C960" s="9" t="inlineStr">
         <is>
           <t>Neo 1</t>
         </is>
       </c>
       <c r="D960" s="8" t="inlineStr">
         <is>
           <t>56:21</t>
         </is>
       </c>