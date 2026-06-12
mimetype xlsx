--- v0 (2026-02-26)
+++ v1 (2026-06-12)
@@ -1502,51 +1502,51 @@
       <c r="D66" s="6" t="inlineStr">
         <is>
           <t>4:37</t>
         </is>
       </c>
       <c r="E66" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Wijntjes Joëlle</t>
         </is>
       </c>
       <c r="C67" s="9" t="inlineStr">
         <is>
           <t>Caesar</t>
         </is>
       </c>
       <c r="D67" s="8" t="inlineStr">
         <is>
-          <t>4:3</t>
+          <t>4:37</t>
         </is>
       </c>
       <c r="E67" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>Puts Fabienne</t>
         </is>
       </c>
       <c r="C68" s="7" t="inlineStr">
         <is>
           <t>Unitas</t>
         </is>
       </c>
       <c r="D68" s="6" t="inlineStr">
         <is>
           <t>4:38</t>
         </is>
       </c>
@@ -1972,51 +1972,51 @@
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>5:45</t>
         </is>
       </c>
       <c r="E88" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>Tijdink Renée</t>
         </is>
       </c>
       <c r="C89" s="7" t="inlineStr">
         <is>
           <t>Caesar</t>
         </is>
       </c>
       <c r="D89" s="6" t="inlineStr">
         <is>
-          <t>5:4</t>
+          <t>5:48</t>
         </is>
       </c>
       <c r="E89" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="90">
       <c r="A90" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B90" s="9" t="inlineStr">
         <is>
           <t>Hellebrekkers Nina</t>
         </is>
       </c>
       <c r="C90" s="9" t="inlineStr">
         <is>
           <t>Unitas</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
           <t>5:52</t>
         </is>
       </c>
@@ -2342,74 +2342,74 @@
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>6:17</t>
         </is>
       </c>
       <c r="E106" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>Michiels Daniëlla</t>
         </is>
       </c>
       <c r="C107" s="7" t="inlineStr">
         <is>
           <t>STB</t>
         </is>
       </c>
       <c r="D107" s="6" t="inlineStr">
         <is>
-          <t>6:2</t>
+          <t>6:23</t>
         </is>
       </c>
       <c r="E107" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="108">
       <c r="A108" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B108" s="9" t="inlineStr">
         <is>
           <t>Bos van den Esmée</t>
         </is>
       </c>
       <c r="C108" s="9" t="inlineStr">
         <is>
           <t>STB</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
-          <t>6:2</t>
+          <t>6:26</t>
         </is>
       </c>
       <c r="E108" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>Inge Patelski</t>
         </is>
       </c>
       <c r="C109" s="7"/>
       <c r="D109" s="6" t="inlineStr">
         <is>
           <t>6:39</t>
         </is>
       </c>
       <c r="E109" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1"/>
@@ -3241,51 +3241,51 @@
       <c r="D151" s="8" t="inlineStr">
         <is>
           <t>7:56</t>
         </is>
       </c>
       <c r="E151" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>Bellefroid Daniël</t>
         </is>
       </c>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>AVON</t>
         </is>
       </c>
       <c r="D152" s="6" t="inlineStr">
         <is>
-          <t>8:1</t>
+          <t>8:15</t>
         </is>
       </c>
       <c r="E152" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="153">
       <c r="A153" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
           <t>Eric Gerhards</t>
         </is>
       </c>
       <c r="C153" s="9" t="inlineStr">
         <is>
           <t>Achilles-Top</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
           <t>8:20</t>
         </is>
       </c>
@@ -4746,51 +4746,51 @@
       <c r="D230" s="8" t="inlineStr">
         <is>
           <t>30:13</t>
         </is>
       </c>
       <c r="E230" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>Jekubzik Günther</t>
         </is>
       </c>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>DJK Frankenberg</t>
         </is>
       </c>
       <c r="D231" s="6" t="inlineStr">
         <is>
-          <t>30:3</t>
+          <t>30:34</t>
         </is>
       </c>
       <c r="E231" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="232">
       <c r="A232" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B232" s="9" t="inlineStr">
         <is>
           <t>Philippe Wolters</t>
         </is>
       </c>
       <c r="C232" s="9"/>
       <c r="D232" s="8" t="inlineStr">
         <is>
           <t>30:41</t>
         </is>
       </c>
       <c r="E232" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="233">
       <c r="A233" s="6" t="inlineStr">
@@ -5580,51 +5580,51 @@
       <c r="D272" s="6" t="inlineStr">
         <is>
           <t>35:28</t>
         </is>
       </c>
       <c r="E272" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="273">
       <c r="A273" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B273" s="9" t="inlineStr">
         <is>
           <t>Peters Stavros</t>
         </is>
       </c>
       <c r="C273" s="9" t="inlineStr">
         <is>
           <t>Germania 07 Dürwiss</t>
         </is>
       </c>
       <c r="D273" s="8" t="inlineStr">
         <is>
-          <t>36:0</t>
+          <t>36:05</t>
         </is>
       </c>
       <c r="E273" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="274">
       <c r="A274" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>John Seuren</t>
         </is>
       </c>
       <c r="C274" s="7"/>
       <c r="D274" s="6" t="inlineStr">
         <is>
           <t>39:18</t>
         </is>
       </c>
       <c r="E274" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1"/>
@@ -6223,51 +6223,51 @@
       <c r="D305" s="8" t="inlineStr">
         <is>
           <t>30:17</t>
         </is>
       </c>
       <c r="E305" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
           <t>Lückers They</t>
         </is>
       </c>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Unitas</t>
         </is>
       </c>
       <c r="D306" s="6" t="inlineStr">
         <is>
-          <t>30:2</t>
+          <t>30:25</t>
         </is>
       </c>
       <c r="E306" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="307">
       <c r="A307" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B307" s="9" t="inlineStr">
         <is>
           <t>Dijkman Frans</t>
         </is>
       </c>
       <c r="C307" s="9" t="inlineStr">
         <is>
           <t>Generaal Michaelis</t>
         </is>
       </c>
       <c r="D307" s="8" t="inlineStr">
         <is>
           <t>31:39</t>
         </is>
       </c>
@@ -6391,51 +6391,51 @@
           <t>Huub Collaris</t>
         </is>
       </c>
       <c r="C313" s="9"/>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>36:29</t>
         </is>
       </c>
       <c r="E313" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
           <t>Muré Harry</t>
         </is>
       </c>
       <c r="C314" s="7"/>
       <c r="D314" s="6" t="inlineStr">
         <is>
-          <t>36:4</t>
+          <t>36:45</t>
         </is>
       </c>
       <c r="E314" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="315">
       <c r="A315" s="8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B315" s="9" t="inlineStr">
         <is>
           <t>Bodelier Hein</t>
         </is>
       </c>
       <c r="C315" s="9" t="inlineStr">
         <is>
           <t>STB</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>37:26</t>
         </is>
       </c>
@@ -7025,51 +7025,51 @@
       <c r="D347" s="6" t="inlineStr">
         <is>
           <t>31:27</t>
         </is>
       </c>
       <c r="E347" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="348">
       <c r="A348" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B348" s="9" t="inlineStr">
         <is>
           <t>Peters Elaine</t>
         </is>
       </c>
       <c r="C348" s="9" t="inlineStr">
         <is>
           <t>Germania 07 Dürwiss</t>
         </is>
       </c>
       <c r="D348" s="8" t="inlineStr">
         <is>
-          <t>35:2</t>
+          <t>35:25</t>
         </is>
       </c>
       <c r="E348" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="349">
       <c r="A349" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B349" s="7" t="inlineStr">
         <is>
           <t>Yvonne van den Bosch</t>
         </is>
       </c>
       <c r="C349" s="7"/>
       <c r="D349" s="6" t="inlineStr">
         <is>
           <t>37:17</t>
         </is>
       </c>
       <c r="E349" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1"/>