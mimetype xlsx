--- v0 (2026-03-04)
+++ v1 (2026-06-11)
@@ -226,51 +226,51 @@
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen 7e Snertloop</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Nieuw Schoonebeek - Zaterdag 14 december 2002</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>, 5 KM</t>
+          <t>2.5KM, 2.5 KM</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
@@ -485,51 +485,51 @@
         </is>
       </c>
       <c r="B15" s="9" t="inlineStr">
         <is>
           <t>Vladimier Visscher</t>
         </is>
       </c>
       <c r="C15" s="9" t="inlineStr">
         <is>
           <t>Nieuw Schoonebeek</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
           <t>17:05</t>
         </is>
       </c>
       <c r="E15" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>, KM</t>
+          <t>5KM, 5 KM</t>
         </is>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D18" s="5" t="inlineStr">
         <is>
@@ -1138,51 +1138,51 @@
         </is>
       </c>
       <c r="B46" s="9" t="inlineStr">
         <is>
           <t>Femia Van der Laan</t>
         </is>
       </c>
       <c r="C46" s="9" t="inlineStr">
         <is>
           <t>Nieuw Schoonebeek</t>
         </is>
       </c>
       <c r="D46" s="8" t="inlineStr">
         <is>
           <t>37:00</t>
         </is>
       </c>
       <c r="E46" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>,  KM</t>
+          <t>10KM, 10 KM</t>
         </is>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D49" s="5" t="inlineStr">
         <is>