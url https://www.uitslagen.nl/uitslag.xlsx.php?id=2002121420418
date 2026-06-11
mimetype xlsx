--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -557,51 +557,51 @@
       <c r="D18" s="8" t="inlineStr">
         <is>
           <t>21:21</t>
         </is>
       </c>
       <c r="E18" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>Paulien Poelarends</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>Arriën</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
-          <t>21:3</t>
+          <t>21:35</t>
         </is>
       </c>
       <c r="E19" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>J -15, 4.0 KM TRIML.</t>
         </is>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
@@ -2187,51 +2187,51 @@
       <c r="D100" s="6" t="inlineStr">
         <is>
           <t>45:39</t>
         </is>
       </c>
       <c r="E100" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
           <t>Wim Ramaker</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
           <t>Mariënberg</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
-          <t>46:0</t>
+          <t>46:05</t>
         </is>
       </c>
       <c r="E101" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>Allard de Boer</t>
         </is>
       </c>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Staphorst</t>
         </is>
       </c>
       <c r="D102" s="6" t="inlineStr">
         <is>
           <t>49:09</t>
         </is>
       </c>
@@ -2431,51 +2431,51 @@
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>André Nij Bijvank</t>
         </is>
       </c>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>Haarle</t>
         </is>
       </c>
       <c r="D113" s="6" t="inlineStr">
         <is>
-          <t>43:1</t>
+          <t>43:15</t>
         </is>
       </c>
       <c r="E113" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
           <t>Roelof Hutten</t>
         </is>
       </c>
       <c r="C114" s="9" t="inlineStr">
         <is>
           <t>Bruchterveld</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>43:24</t>
         </is>
       </c>