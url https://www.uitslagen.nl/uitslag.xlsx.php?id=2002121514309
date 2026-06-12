--- v0 (2026-03-19)
+++ v1 (2026-06-12)
@@ -5891,51 +5891,51 @@
       <c r="D265" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E265" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="266">
       <c r="A266" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
           <t>Ad Heijdens</t>
         </is>
       </c>
       <c r="C266" s="7" t="inlineStr">
         <is>
           <t>Loopteam Ed Sligcher</t>
         </is>
       </c>
       <c r="D266" s="6" t="inlineStr">
         <is>
-          <t>38:5</t>
+          <t>38:55</t>
         </is>
       </c>
       <c r="E266" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="267">
       <c r="A267" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B267" s="9" t="inlineStr">
         <is>
           <t>Jan Tenbult</t>
         </is>
       </c>
       <c r="C267" s="9" t="inlineStr">
         <is>
           <t>LADB</t>
         </is>
       </c>
       <c r="D267" s="8" t="inlineStr">
         <is>
           <t>40:54</t>
         </is>
       </c>
@@ -11907,51 +11907,51 @@
       <c r="D549" s="6" t="inlineStr">
         <is>
           <t>9:31</t>
         </is>
       </c>
       <c r="E549" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="550">
       <c r="A550" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B550" s="9" t="inlineStr">
         <is>
           <t>Pim Schout</t>
         </is>
       </c>
       <c r="C550" s="9" t="inlineStr">
         <is>
           <t>Generaal Michaelis</t>
         </is>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
-          <t>9.49</t>
+          <t>9:49</t>
         </is>
       </c>
       <c r="E550" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="551">
       <c r="A551" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B551" s="7" t="inlineStr">
         <is>
           <t>Koen Meesters</t>
         </is>
       </c>
       <c r="C551" s="7" t="inlineStr">
         <is>
           <t>Generaal Michaelis</t>
         </is>
       </c>
       <c r="D551" s="6" t="inlineStr">
         <is>
           <t>10:17</t>
         </is>
       </c>