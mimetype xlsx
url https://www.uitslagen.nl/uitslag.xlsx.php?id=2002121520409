--- v0 (2026-02-26)
+++ v1 (2026-06-12)
@@ -1335,51 +1335,51 @@
       <c r="D56" s="8" t="inlineStr">
         <is>
           <t>10:50</t>
         </is>
       </c>
       <c r="E56" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>Jurriën Lensen</t>
         </is>
       </c>
       <c r="C57" s="7" t="inlineStr">
         <is>
           <t>Iphitos</t>
         </is>
       </c>
       <c r="D57" s="6" t="inlineStr">
         <is>
-          <t>11:0</t>
+          <t>11:00</t>
         </is>
       </c>
       <c r="E57" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="58">
       <c r="A58" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B58" s="9" t="inlineStr">
         <is>
           <t>Darren Peuling</t>
         </is>
       </c>
       <c r="C58" s="9" t="inlineStr">
         <is>
           <t>Marathon Pim Mulier</t>
         </is>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
           <t>11:05</t>
         </is>
       </c>
@@ -2173,51 +2173,51 @@
       <c r="D98" s="6" t="inlineStr">
         <is>
           <t>15:33</t>
         </is>
       </c>
       <c r="E98" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B99" s="9" t="inlineStr">
         <is>
           <t>Daniëlle Volersma</t>
         </is>
       </c>
       <c r="C99" s="9" t="inlineStr">
         <is>
           <t>SISU</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
-          <t>16:1</t>
+          <t>16:15</t>
         </is>
       </c>
       <c r="E99" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>JB, JB 4.5 KM</t>
         </is>
       </c>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="102">
       <c r="A102" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B102" s="5" t="inlineStr">
@@ -3315,51 +3315,51 @@
       <c r="D156" s="6" t="inlineStr">
         <is>
           <t>44:00</t>
         </is>
       </c>
       <c r="E156" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="157">
       <c r="A157" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B157" s="9" t="inlineStr">
         <is>
           <t>René Lehr</t>
         </is>
       </c>
       <c r="C157" s="9" t="inlineStr">
         <is>
           <t>Avanti-Wilskracht</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
-          <t>44:1</t>
+          <t>44:15</t>
         </is>
       </c>
       <c r="E157" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>Nico Klein Poelhuis</t>
         </is>
       </c>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>TION</t>
         </is>
       </c>
       <c r="D158" s="6" t="inlineStr">
         <is>
           <t>46:20</t>
         </is>
       </c>