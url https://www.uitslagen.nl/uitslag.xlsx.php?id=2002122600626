--- v0 (2026-03-03)
+++ v1 (2026-06-12)
@@ -1121,51 +1121,51 @@
       <c r="D43" s="6" t="inlineStr">
         <is>
           <t>42:02</t>
         </is>
       </c>
       <c r="E43" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="44">
       <c r="A44" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B44" s="9" t="inlineStr">
         <is>
           <t>Corné Hereijgers</t>
         </is>
       </c>
       <c r="C44" s="9" t="inlineStr">
         <is>
           <t>Breda</t>
         </is>
       </c>
       <c r="D44" s="8" t="inlineStr">
         <is>
-          <t>42:4</t>
+          <t>42:42</t>
         </is>
       </c>
       <c r="E44" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>Charles Hogenhuis</t>
         </is>
       </c>
       <c r="C45" s="7" t="inlineStr">
         <is>
           <t>Oosteind</t>
         </is>
       </c>
       <c r="D45" s="6" t="inlineStr">
         <is>
           <t>43:08</t>
         </is>
       </c>