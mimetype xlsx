--- v0 (2025-12-08)
+++ v1 (2026-06-12)
@@ -2145,51 +2145,51 @@
       <c r="D95" s="6" t="inlineStr">
         <is>
           <t>5:35</t>
         </is>
       </c>
       <c r="E95" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="96">
       <c r="A96" s="8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B96" s="9" t="inlineStr">
         <is>
           <t>Renate Gallé</t>
         </is>
       </c>
       <c r="C96" s="9" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
-          <t>5:3</t>
+          <t>5:37</t>
         </is>
       </c>
       <c r="E96" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>Evelien Lauwers</t>
         </is>
       </c>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>AVR '69</t>
         </is>
       </c>
       <c r="D97" s="6" t="inlineStr">
         <is>
           <t>5:44</t>
         </is>
       </c>
@@ -3171,51 +3171,51 @@
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>5:22</t>
         </is>
       </c>
       <c r="E141" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>Nick Eliëns</t>
         </is>
       </c>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>DES</t>
         </is>
       </c>
       <c r="D142" s="6" t="inlineStr">
         <is>
-          <t>5:2</t>
+          <t>5:25</t>
         </is>
       </c>
       <c r="E142" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="143">
       <c r="A143" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B143" s="9" t="inlineStr">
         <is>
           <t>Bart van der Pasch</t>
         </is>
       </c>
       <c r="C143" s="9" t="inlineStr">
         <is>
           <t>Generaal Michaelis</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
           <t>5:29</t>
         </is>
       </c>
@@ -3585,51 +3585,51 @@
       <c r="D159" s="8" t="inlineStr">
         <is>
           <t>5:52</t>
         </is>
       </c>
       <c r="E159" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>René der Kinderen</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>AV Oirschot</t>
         </is>
       </c>
       <c r="D160" s="6" t="inlineStr">
         <is>
-          <t>5:5</t>
+          <t>5:52</t>
         </is>
       </c>
       <c r="E160" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="161">
       <c r="A161" s="8" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B161" s="9" t="inlineStr">
         <is>
           <t>Erik van Ham</t>
         </is>
       </c>
       <c r="C161" s="9" t="inlineStr">
         <is>
           <t>AVV</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
           <t>5:53</t>
         </is>
       </c>
@@ -3769,51 +3769,51 @@
       <c r="D167" s="8" t="inlineStr">
         <is>
           <t>6:05</t>
         </is>
       </c>
       <c r="E167" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="168">
       <c r="A168" s="6" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>Daniël Marsmans</t>
         </is>
       </c>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>AVV</t>
         </is>
       </c>
       <c r="D168" s="6" t="inlineStr">
         <is>
-          <t>6:0</t>
+          <t>6:07</t>
         </is>
       </c>
       <c r="E168" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="169">
       <c r="A169" s="8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B169" s="9" t="inlineStr">
         <is>
           <t>Doy Raaijmakers</t>
         </is>
       </c>
       <c r="C169" s="9" t="inlineStr">
         <is>
           <t>AV Oirschot</t>
         </is>
       </c>
       <c r="D169" s="8" t="inlineStr">
         <is>
           <t>6:12</t>
         </is>
       </c>
@@ -4427,51 +4427,51 @@
       <c r="D197" s="6" t="inlineStr">
         <is>
           <t>5:34</t>
         </is>
       </c>
       <c r="E197" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="198">
       <c r="A198" s="8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B198" s="9" t="inlineStr">
         <is>
           <t>Lida Daniëls</t>
         </is>
       </c>
       <c r="C198" s="9" t="inlineStr">
         <is>
           <t>Olympia Eindhoven</t>
         </is>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
-          <t>5:3</t>
+          <t>5:36</t>
         </is>
       </c>
       <c r="E198" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
           <t>Nikki Tromp</t>
         </is>
       </c>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>AV Oirschot</t>
         </is>
       </c>
       <c r="D199" s="6" t="inlineStr">
         <is>
           <t>5:41</t>
         </is>
       </c>
@@ -4496,51 +4496,51 @@
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>5:47</t>
         </is>
       </c>
       <c r="E200" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B201" s="7" t="inlineStr">
         <is>
           <t>Christel Gallé</t>
         </is>
       </c>
       <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Attila</t>
         </is>
       </c>
       <c r="D201" s="6" t="inlineStr">
         <is>
-          <t>5:4</t>
+          <t>5:48</t>
         </is>
       </c>
       <c r="E201" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="202">
       <c r="A202" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B202" s="9" t="inlineStr">
         <is>
           <t>Denise Strijbos</t>
         </is>
       </c>
       <c r="C202" s="9" t="inlineStr">
         <is>
           <t>GVAC</t>
         </is>
       </c>
       <c r="D202" s="8" t="inlineStr">
         <is>
           <t>5:49</t>
         </is>
       </c>
@@ -4634,51 +4634,51 @@
       <c r="D206" s="8" t="inlineStr">
         <is>
           <t>5:57</t>
         </is>
       </c>
       <c r="E206" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="207">
       <c r="A207" s="6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
           <t>Carlijn Eliëns</t>
         </is>
       </c>
       <c r="C207" s="7" t="inlineStr">
         <is>
           <t>DES</t>
         </is>
       </c>
       <c r="D207" s="6" t="inlineStr">
         <is>
-          <t>5:5</t>
+          <t>5:58</t>
         </is>
       </c>
       <c r="E207" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="208">
       <c r="A208" s="8" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B208" s="9" t="inlineStr">
         <is>
           <t>Marka Vermeeren</t>
         </is>
       </c>
       <c r="C208" s="9" t="inlineStr">
         <is>
           <t>AV Oirschot</t>
         </is>
       </c>
       <c r="D208" s="8" t="inlineStr">
         <is>
           <t>5:59</t>
         </is>
       </c>
@@ -5062,51 +5062,51 @@
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>9:35</t>
         </is>
       </c>
       <c r="E226" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>Simon Körver</t>
         </is>
       </c>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>PSV</t>
         </is>
       </c>
       <c r="D227" s="6" t="inlineStr">
         <is>
-          <t>9:3</t>
+          <t>9:37</t>
         </is>
       </c>
       <c r="E227" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="228">
       <c r="A228" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B228" s="9" t="inlineStr">
         <is>
           <t>Jeroen Eerden</t>
         </is>
       </c>
       <c r="C228" s="9" t="inlineStr">
         <is>
           <t>AVV</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
           <t>9:40</t>
         </is>
       </c>
@@ -6134,51 +6134,51 @@
       <c r="D274" s="8" t="inlineStr">
         <is>
           <t>11:01</t>
         </is>
       </c>
       <c r="E274" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="275">
       <c r="A275" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
           <t>Inge Eliëns</t>
         </is>
       </c>
       <c r="C275" s="7" t="inlineStr">
         <is>
           <t>DES</t>
         </is>
       </c>
       <c r="D275" s="6" t="inlineStr">
         <is>
-          <t>11:1</t>
+          <t>11:10</t>
         </is>
       </c>
       <c r="E275" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="276">
       <c r="A276" s="8" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B276" s="9" t="inlineStr">
         <is>
           <t>Susan van de Hout</t>
         </is>
       </c>
       <c r="C276" s="9" t="inlineStr">
         <is>
           <t>AVR '69</t>
         </is>
       </c>
       <c r="D276" s="8" t="inlineStr">
         <is>
           <t>11:12</t>
         </is>
       </c>
@@ -7593,51 +7593,51 @@
       <c r="D343" s="6" t="inlineStr">
         <is>
           <t>17:39</t>
         </is>
       </c>
       <c r="E343" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="344">
       <c r="A344" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B344" s="9" t="inlineStr">
         <is>
           <t>René van de Ven</t>
         </is>
       </c>
       <c r="C344" s="9" t="inlineStr">
         <is>
           <t>AV Oirschot</t>
         </is>
       </c>
       <c r="D344" s="8" t="inlineStr">
         <is>
-          <t>17:4</t>
+          <t>17:45</t>
         </is>
       </c>
       <c r="E344" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="345">
       <c r="A345" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B345" s="7" t="inlineStr">
         <is>
           <t>Corne Verhey</t>
         </is>
       </c>
       <c r="C345" s="7" t="inlineStr">
         <is>
           <t>Marvel</t>
         </is>
       </c>
       <c r="D345" s="6" t="inlineStr">
         <is>
           <t>19:34</t>
         </is>
       </c>
@@ -8795,51 +8795,51 @@
       <c r="D401" s="8" t="inlineStr">
         <is>
           <t>37:00</t>
         </is>
       </c>
       <c r="E401" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B402" s="7" t="inlineStr">
         <is>
           <t>René van de Meerendon</t>
         </is>
       </c>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Generaal Michaelis</t>
         </is>
       </c>
       <c r="D402" s="6" t="inlineStr">
         <is>
-          <t>37:3</t>
+          <t>37:35</t>
         </is>
       </c>
       <c r="E402" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="403">
       <c r="A403" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B403" s="9" t="inlineStr">
         <is>
           <t>Marc Viereijzer</t>
         </is>
       </c>
       <c r="C403" s="9" t="inlineStr">
         <is>
           <t>OSS-VOLO</t>
         </is>
       </c>
       <c r="D403" s="8" t="inlineStr">
         <is>
           <t>37:41</t>
         </is>
       </c>
@@ -8956,51 +8956,51 @@
       <c r="D408" s="6" t="inlineStr">
         <is>
           <t>40:41</t>
         </is>
       </c>
       <c r="E408" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="409">
       <c r="A409" s="8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B409" s="9" t="inlineStr">
         <is>
           <t>André Engelen</t>
         </is>
       </c>
       <c r="C409" s="9" t="inlineStr">
         <is>
           <t>PSV</t>
         </is>
       </c>
       <c r="D409" s="8" t="inlineStr">
         <is>
-          <t>40:4</t>
+          <t>40:45</t>
         </is>
       </c>
       <c r="E409" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
           <t>Mat Lavrijsen</t>
         </is>
       </c>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>AVR '69</t>
         </is>
       </c>
       <c r="D410" s="6" t="inlineStr">
         <is>
           <t>40:53</t>
         </is>
       </c>