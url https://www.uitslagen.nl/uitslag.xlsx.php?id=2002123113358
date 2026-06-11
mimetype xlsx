--- v0 (2026-03-19)
+++ v1 (2026-06-11)
@@ -2512,51 +2512,51 @@
       <c r="D116" s="6" t="inlineStr">
         <is>
           <t>39:52</t>
         </is>
       </c>
       <c r="E116" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B117" s="9" t="inlineStr">
         <is>
           <t>Corné Raaijmakers</t>
         </is>
       </c>
       <c r="C117" s="9" t="inlineStr">
         <is>
           <t>Tilburg Road Runner</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
-          <t>39:5</t>
+          <t>39:55</t>
         </is>
       </c>
       <c r="E117" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>Antoon Stoffelen</t>
         </is>
       </c>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Alphen Nb</t>
         </is>
       </c>
       <c r="D118" s="6" t="inlineStr">
         <is>
           <t>40:02</t>
         </is>
       </c>
@@ -3759,51 +3759,51 @@
       <c r="D173" s="8" t="inlineStr">
         <is>
           <t>36:18</t>
         </is>
       </c>
       <c r="E173" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>René Weyters</t>
         </is>
       </c>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Taxandria</t>
         </is>
       </c>
       <c r="D174" s="6" t="inlineStr">
         <is>
-          <t>36:3</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="E174" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="175">
       <c r="A175" s="8" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B175" s="9" t="inlineStr">
         <is>
           <t>Ad van Rijthoven</t>
         </is>
       </c>
       <c r="C175" s="9" t="inlineStr">
         <is>
           <t>LADB</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
           <t>37:40</t>
         </is>
       </c>
@@ -4817,51 +4817,51 @@
       <c r="D219" s="8" t="inlineStr">
         <is>
           <t>48:55</t>
         </is>
       </c>
       <c r="E219" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="220">
       <c r="A220" s="6" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>René Jongen</t>
         </is>
       </c>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Goirle</t>
         </is>
       </c>
       <c r="D220" s="6" t="inlineStr">
         <is>
-          <t>49:0</t>
+          <t>49:00</t>
         </is>
       </c>
       <c r="E220" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="221">
       <c r="A221" s="8" t="inlineStr">
         <is>
           <t>56</t>
         </is>
       </c>
       <c r="B221" s="9" t="inlineStr">
         <is>
           <t>Willem Freriksen</t>
         </is>
       </c>
       <c r="C221" s="9" t="inlineStr">
         <is>
           <t>Tilburg</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>49:03</t>
         </is>
       </c>