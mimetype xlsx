--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -769,51 +769,51 @@
       <c r="D30" s="8" t="inlineStr">
         <is>
           <t>21:09</t>
         </is>
       </c>
       <c r="E30" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>Paulien Poelarends</t>
         </is>
       </c>
       <c r="C31" s="7" t="inlineStr">
         <is>
           <t>Arriën</t>
         </is>
       </c>
       <c r="D31" s="6" t="inlineStr">
         <is>
-          <t>21:1</t>
+          <t>21:10</t>
         </is>
       </c>
       <c r="E31" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="32">
       <c r="A32" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B32" s="9" t="inlineStr">
         <is>
           <t>Paula van Doorn</t>
         </is>
       </c>
       <c r="C32" s="9" t="inlineStr">
         <is>
           <t>Ommen</t>
         </is>
       </c>
       <c r="D32" s="8" t="inlineStr">
         <is>
           <t>21:21</t>
         </is>
       </c>
@@ -2399,51 +2399,51 @@
       <c r="D112" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>Theo Ramaker</t>
         </is>
       </c>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>Mariënberg</t>
         </is>
       </c>
       <c r="D113" s="6" t="inlineStr">
         <is>
-          <t>42:2</t>
+          <t>42:20</t>
         </is>
       </c>
       <c r="E113" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="114">
       <c r="A114" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B114" s="9" t="inlineStr">
         <is>
           <t>Bert Kelder</t>
         </is>
       </c>
       <c r="C114" s="9" t="inlineStr">
         <is>
           <t>Den Ham</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>43:55</t>
         </is>
       </c>
@@ -2491,51 +2491,51 @@
       <c r="D116" s="8" t="inlineStr">
         <is>
           <t>45:53</t>
         </is>
       </c>
       <c r="E116" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>Wim Ramaker</t>
         </is>
       </c>
       <c r="C117" s="7" t="inlineStr">
         <is>
           <t>Mariënberg</t>
         </is>
       </c>
       <c r="D117" s="6" t="inlineStr">
         <is>
-          <t>46:3</t>
+          <t>46:30</t>
         </is>
       </c>
       <c r="E117" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="118">
       <c r="A118" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B118" s="9" t="inlineStr">
         <is>
           <t>Erik Kappert</t>
         </is>
       </c>
       <c r="C118" s="9" t="inlineStr">
         <is>
           <t>Wijhe</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>47:21</t>
         </is>
       </c>
@@ -2744,51 +2744,51 @@
       <c r="D127" s="6" t="inlineStr">
         <is>
           <t>57:56</t>
         </is>
       </c>
       <c r="E127" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B128" s="9" t="inlineStr">
         <is>
           <t>Aart Ramaker</t>
         </is>
       </c>
       <c r="C128" s="9" t="inlineStr">
         <is>
           <t>Mariënberg</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
-          <t>1:01:4</t>
+          <t>1:01:40</t>
         </is>
       </c>
       <c r="E128" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
           <t>H -45, 11.6 KM WEDSTR.</t>
         </is>
       </c>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="131">
       <c r="A131" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B131" s="5" t="inlineStr">
@@ -2804,51 +2804,51 @@
       <c r="D131" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
           <t>André Nij Bijvank</t>
         </is>
       </c>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Haarle</t>
         </is>
       </c>
       <c r="D132" s="6" t="inlineStr">
         <is>
-          <t>43:2</t>
+          <t>43:20</t>
         </is>
       </c>
       <c r="E132" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="133">
       <c r="A133" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B133" s="9" t="inlineStr">
         <is>
           <t>Roelof Hutten</t>
         </is>
       </c>
       <c r="C133" s="9" t="inlineStr">
         <is>
           <t>Bruchterveld</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
           <t>43:51</t>
         </is>
       </c>