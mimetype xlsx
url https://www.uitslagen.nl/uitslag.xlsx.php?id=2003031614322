--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -7460,51 +7460,55 @@
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
           <t>Mieke Stuber</t>
         </is>
       </c>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Mijdrecht</t>
         </is>
       </c>
       <c r="D328" s="6" t="inlineStr">
         <is>
           <t>48:12</t>
         </is>
       </c>
       <c r="E328" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="329">
       <c r="A329" s="8" t="inlineStr">
         <is>
           <t>58</t>
         </is>
       </c>
-      <c r="B329" s="9"/>
+      <c r="B329" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C329" s="9"/>
       <c r="D329" s="8" t="inlineStr">
         <is>
           <t>48:12</t>
         </is>
       </c>
       <c r="E329" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B330" s="7" t="inlineStr">
         <is>
           <t>Mike Hazenberg</t>
         </is>
       </c>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Eindhoven</t>
         </is>
       </c>
       <c r="D330" s="6" t="inlineStr">