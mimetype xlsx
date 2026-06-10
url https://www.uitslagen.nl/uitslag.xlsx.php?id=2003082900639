--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -1017,51 +1017,51 @@
         </is>
       </c>
       <c r="B39" s="9" t="inlineStr">
         <is>
           <t>B. Schreuder</t>
         </is>
       </c>
       <c r="C39" s="9" t="inlineStr">
         <is>
           <t>Zweeloo</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
           <t>35:27</t>
         </is>
       </c>
       <c r="E39" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>VROUW,  10 KILOMETER</t>
+          <t>VROUW, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
@@ -1422,51 +1422,51 @@
         </is>
       </c>
       <c r="B58" s="9" t="inlineStr">
         <is>
           <t>Henriette Scherpen</t>
         </is>
       </c>
       <c r="C58" s="9" t="inlineStr">
         <is>
           <t>Nieuw Schoonebeek</t>
         </is>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
           <t>1:01:23</t>
         </is>
       </c>
       <c r="E58" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>MAN,  10 KILOMETER</t>
+          <t>MAN, 10 KILOMETER</t>
         </is>
       </c>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D61" s="5" t="inlineStr">
         <is>
@@ -2287,51 +2287,51 @@
         </is>
       </c>
       <c r="B97" s="9" t="inlineStr">
         <is>
           <t>Henri Lubbers</t>
         </is>
       </c>
       <c r="C97" s="9" t="inlineStr">
         <is>
           <t>Weiteveen</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>1:01:24</t>
         </is>
       </c>
       <c r="E97" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>VROUW,  15 KILOMETER</t>
+          <t>VROUW, 15 KILOMETER</t>
         </is>
       </c>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="100">
       <c r="A100" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B100" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D100" s="5" t="inlineStr">
         <is>
@@ -2416,51 +2416,51 @@
         </is>
       </c>
       <c r="B104" s="9" t="inlineStr">
         <is>
           <t>Marianne van Os</t>
         </is>
       </c>
       <c r="C104" s="9" t="inlineStr">
         <is>
           <t>Erica</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>1:14:35</t>
         </is>
       </c>
       <c r="E104" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>MAN,  15 KILOMETER</t>
+          <t>MAN, 15 KILOMETER</t>
         </is>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="107">
       <c r="A107" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D107" s="5" t="inlineStr">
         <is>