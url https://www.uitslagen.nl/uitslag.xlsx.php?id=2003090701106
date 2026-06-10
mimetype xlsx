--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -5703,51 +5703,55 @@
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="269">
       <c r="A269" s="6" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
           <t>Wim Mos</t>
         </is>
       </c>
       <c r="C269" s="7"/>
       <c r="D269" s="6" t="inlineStr">
         <is>
           <t>3:06:50</t>
         </is>
       </c>
       <c r="E269" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="270">
       <c r="A270" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
-      <c r="B270" s="9"/>
+      <c r="B270" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C270" s="9"/>
       <c r="D270" s="8" t="inlineStr">
         <is>
           <t>3:07:26</t>
         </is>
       </c>
       <c r="E270" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="271">
       <c r="A271" s="6" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
           <t>Onno Jol</t>
         </is>
       </c>
       <c r="C271" s="7"/>
       <c r="D271" s="6" t="inlineStr">
         <is>
           <t>3:08:26</t>
         </is>
       </c>