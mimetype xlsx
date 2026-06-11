--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -3152,97 +3152,97 @@
       <c r="D136" s="6" t="inlineStr">
         <is>
           <t>17:07</t>
         </is>
       </c>
       <c r="E136" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="137">
       <c r="A137" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B137" s="9" t="inlineStr">
         <is>
           <t>Thijs Onderwater</t>
         </is>
       </c>
       <c r="C137" s="9" t="inlineStr">
         <is>
           <t>Uitgeest</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
-          <t>19.25</t>
+          <t>19:25</t>
         </is>
       </c>
       <c r="E137" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>Dennis Koomen</t>
         </is>
       </c>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Oostknollendam</t>
         </is>
       </c>
       <c r="D138" s="6" t="inlineStr">
         <is>
           <t>19:40</t>
         </is>
       </c>
       <c r="E138" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="139">
       <c r="A139" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B139" s="9" t="inlineStr">
         <is>
           <t>Ruud Onderwater</t>
         </is>
       </c>
       <c r="C139" s="9" t="inlineStr">
         <is>
           <t>Uitgeest</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
-          <t>20.08</t>
+          <t>20:08</t>
         </is>
       </c>
       <c r="E139" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>Duco Huitema</t>
         </is>
       </c>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D140" s="6" t="inlineStr">
         <is>
           <t>20:32</t>
         </is>
       </c>
@@ -3658,51 +3658,51 @@
       <c r="D158" s="6" t="inlineStr">
         <is>
           <t>29:29</t>
         </is>
       </c>
       <c r="E158" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="159">
       <c r="A159" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B159" s="9" t="inlineStr">
         <is>
           <t>S de Roo</t>
         </is>
       </c>
       <c r="C159" s="9" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>31.08</t>
+          <t>31:08</t>
         </is>
       </c>
       <c r="E159" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>Renee van Koot</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Krommenie</t>
         </is>
       </c>
       <c r="D160" s="6" t="inlineStr">
         <is>
           <t>31:08</t>
         </is>
       </c>