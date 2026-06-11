--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -23990,51 +23990,55 @@
           <t>Victor Laurs</t>
         </is>
       </c>
       <c r="C897" s="7" t="inlineStr">
         <is>
           <t>Delft</t>
         </is>
       </c>
       <c r="D897" s="6" t="inlineStr">
         <is>
           <t>1:10:13</t>
         </is>
       </c>
       <c r="E897" s="6" t="inlineStr">
         <is>
           <t>1:08:03</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="898">
       <c r="A898" s="8" t="inlineStr">
         <is>
           <t>642</t>
         </is>
       </c>
-      <c r="B898" s="9"/>
+      <c r="B898" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C898" s="9"/>
       <c r="D898" s="8" t="inlineStr">
         <is>
           <t>1:10:14</t>
         </is>
       </c>
       <c r="E898" s="8" t="inlineStr">
         <is>
           <t>1:10:14</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="899">
       <c r="A899" s="6" t="inlineStr">
         <is>
           <t>643</t>
         </is>
       </c>
       <c r="B899" s="7" t="inlineStr">
         <is>
           <t>Vincent Holthuizen</t>
         </is>
       </c>
       <c r="C899" s="7" t="inlineStr">
         <is>