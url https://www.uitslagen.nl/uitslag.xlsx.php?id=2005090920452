--- v0 (2026-02-26)
+++ v1 (2026-06-11)
@@ -16438,51 +16438,55 @@
         </is>
       </c>
       <c r="B733" s="9" t="inlineStr">
         <is>
           <t>Foppe de Lange</t>
         </is>
       </c>
       <c r="C733" s="9" t="inlineStr">
         <is>
           <t>Asito BV - team 2</t>
         </is>
       </c>
       <c r="D733" s="8" t="inlineStr">
         <is>
           <t>20:50</t>
         </is>
       </c>
       <c r="E733" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="734">
       <c r="A734" s="6" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
-      <c r="B734" s="7"/>
+      <c r="B734" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C734" s="7" t="inlineStr">
         <is>
           <t>RK Eshuis</t>
         </is>
       </c>
       <c r="D734" s="6" t="inlineStr">
         <is>
           <t>21:04</t>
         </is>
       </c>
       <c r="E734" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="735">
       <c r="A735" s="8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B735" s="9" t="inlineStr">
         <is>
           <t>Rene van Wezep</t>
         </is>
       </c>
       <c r="C735" s="9" t="inlineStr">
         <is>