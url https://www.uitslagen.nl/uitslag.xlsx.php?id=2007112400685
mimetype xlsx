--- v0 (2026-03-05)
+++ v1 (2026-06-11)
@@ -220,52 +220,51 @@
   <dimension ref="A1:E187"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="5"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Ronde van Drieschouwen</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>Axel
- - Zaterdag 24 november 2007</t>
+          <t>Axel - Zaterdag 24 november 2007</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>MEISJ, JEUGD</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>