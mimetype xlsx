--- v0 (2025-10-01)
+++ v1 (2026-06-11)
@@ -275,51 +275,51 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Tijd</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Daniël Pinchasik</t>
         </is>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>11:0</t>
+          <t>11:00</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Gerrit van der Steeg</t>
         </is>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="8" t="inlineStr">
         <is>
           <t>17:43</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1"/>