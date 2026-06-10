--- v0 (2025-12-18)
+++ v1 (2026-06-10)
@@ -8412,51 +8412,55 @@
           <t>Milan Moser</t>
         </is>
       </c>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Deventer</t>
         </is>
       </c>
       <c r="D316" s="6" t="inlineStr">
         <is>
           <t>26:41</t>
         </is>
       </c>
       <c r="E316" s="6" t="inlineStr">
         <is>
           <t>26:13</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="317">
       <c r="A317" s="8" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
-      <c r="B317" s="9"/>
+      <c r="B317" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C317" s="9"/>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>27:00</t>
         </is>
       </c>
       <c r="E317" s="8" t="inlineStr">
         <is>
           <t>26:35</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>Jeroen Kluck</t>
         </is>
       </c>
       <c r="C318" s="7" t="inlineStr">
         <is>