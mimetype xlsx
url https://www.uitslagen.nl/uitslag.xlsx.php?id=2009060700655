--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -226,51 +226,51 @@
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="1024" min="6" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="19" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Uitslagen Dorpsloop</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="17" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Ruinen - Zondag 7 juni 2009</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>, 0M JONGENS 6-9 JAAR</t>
+          <t>800H, 800M JONGENS 6-9 JAAR</t>
         </is>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C5" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
@@ -884,51 +884,51 @@
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>Lennart Molanus</t>
         </is>
       </c>
       <c r="C32" s="7" t="inlineStr">
         <is>
           <t>Meppel</t>
         </is>
       </c>
       <c r="D32" s="6" t="inlineStr">
         <is>
           <t>4:43</t>
         </is>
       </c>
       <c r="E32" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>, 0M MEISJES 6-9 JAAR</t>
+          <t>800D, 800M MEISJES 6-9 JAAR</t>
         </is>
       </c>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D35" s="5" t="inlineStr">
         <is>
@@ -1653,51 +1653,51 @@
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="67">
       <c r="A67" s="8" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B67" s="9" t="inlineStr">
         <is>
           <t>Kristel Flik</t>
         </is>
       </c>
       <c r="C67" s="9" t="inlineStr">
         <is>
           <t>Ruinen</t>
         </is>
       </c>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>, 00M JONGENS 10-12 JAAR</t>
+          <t>1600H, 1600M JONGENS 10-12 JAAR</t>
         </is>
       </c>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="70">
       <c r="A70" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D70" s="5" t="inlineStr">
         <is>
@@ -2196,51 +2196,51 @@
         </is>
       </c>
       <c r="B92" s="9" t="inlineStr">
         <is>
           <t>Lars Oetsen</t>
         </is>
       </c>
       <c r="C92" s="9" t="inlineStr">
         <is>
           <t>Koekange</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>8:13</t>
         </is>
       </c>
       <c r="E92" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>, 00M MEISJES 10-12 JAAR</t>
+          <t>1600D, 1600M MEISJES 10-12 JAAR</t>
         </is>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="95">
       <c r="A95" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B95" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D95" s="5" t="inlineStr">
         <is>
@@ -2367,51 +2367,51 @@
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="101">
       <c r="A101" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B101" s="9" t="inlineStr">
         <is>
           <t>Rosalie Paters</t>
         </is>
       </c>
       <c r="C101" s="9" t="inlineStr">
         <is>
           <t>Hoogeveen</t>
         </is>
       </c>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>, M DAMES</t>
+          <t>5D, 5 KM DAMES</t>
         </is>
       </c>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="104">
       <c r="A104" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B104" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D104" s="5" t="inlineStr">
         <is>
@@ -3048,51 +3048,51 @@
         </is>
       </c>
       <c r="B132" s="9" t="inlineStr">
         <is>
           <t>Elise Dirksen</t>
         </is>
       </c>
       <c r="C132" s="9" t="inlineStr">
         <is>
           <t>Hoogeveen</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
           <t>30:33</t>
         </is>
       </c>
       <c r="E132" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>, M DAMES 40+</t>
+          <t>5D40+, 5 KM DAMES 40+</t>
         </is>
       </c>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="135">
       <c r="A135" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B135" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D135" s="5" t="inlineStr">
         <is>
@@ -3495,51 +3495,51 @@
         </is>
       </c>
       <c r="B153" s="9" t="inlineStr">
         <is>
           <t>Wendy Meekhof</t>
         </is>
       </c>
       <c r="C153" s="9" t="inlineStr">
         <is>
           <t>Ruinen</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
           <t>32:48</t>
         </is>
       </c>
       <c r="E153" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>, M HEREN</t>
+          <t>5H, 5 KM HEREN</t>
         </is>
       </c>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B156" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C156" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D156" s="5" t="inlineStr">
         <is>
@@ -4337,51 +4337,51 @@
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>Harrie Steenbergen</t>
         </is>
       </c>
       <c r="C191" s="7" t="inlineStr">
         <is>
           <t>Ruinen</t>
         </is>
       </c>
       <c r="D191" s="6" t="inlineStr">
         <is>
           <t>30:22</t>
         </is>
       </c>
       <c r="E191" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>, M HEREN 50+</t>
+          <t>5H50+, 5 KM HEREN 50+</t>
         </is>
       </c>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="194">
       <c r="A194" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B194" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C194" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D194" s="5" t="inlineStr">
         <is>
@@ -4719,51 +4719,51 @@
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
           <t>Norbert Pelzer</t>
         </is>
       </c>
       <c r="C209" s="7" t="inlineStr">
         <is>
           <t>Soest</t>
         </is>
       </c>
       <c r="D209" s="6" t="inlineStr">
         <is>
           <t>31:28</t>
         </is>
       </c>
       <c r="E209" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="211">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>, KM DAMES</t>
+          <t>10D, 10 KM DAMES</t>
         </is>
       </c>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="212">
       <c r="A212" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B212" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C212" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D212" s="5" t="inlineStr">
         <is>
@@ -4963,51 +4963,51 @@
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
           <t>Hennie Slomp</t>
         </is>
       </c>
       <c r="C221" s="7" t="inlineStr">
         <is>
           <t>Ruinen</t>
         </is>
       </c>
       <c r="D221" s="6" t="inlineStr">
         <is>
           <t>1:02:50</t>
         </is>
       </c>
       <c r="E221" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="223">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>, KM DAMES 40+</t>
+          <t>10D40, 10 KM DAMES 40+</t>
         </is>
       </c>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="4"/>
       <c r="E223" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="224">
       <c r="A224" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B224" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C224" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D224" s="5" t="inlineStr">
         <is>
@@ -5276,51 +5276,51 @@
         </is>
       </c>
       <c r="B236" s="9" t="inlineStr">
         <is>
           <t>Klaasje Schipper</t>
         </is>
       </c>
       <c r="C236" s="9" t="inlineStr">
         <is>
           <t>Hoogeveen</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
           <t>1:03:23</t>
         </is>
       </c>
       <c r="E236" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="238">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>, KM HEREN</t>
+          <t>10H, 10 KM HEREN</t>
         </is>
       </c>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="239">
       <c r="A239" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B239" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D239" s="5" t="inlineStr">
         <is>
@@ -6164,51 +6164,51 @@
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
           <t>Johan Meijerhof</t>
         </is>
       </c>
       <c r="C276" s="7" t="inlineStr">
         <is>
           <t>Hoogeveen</t>
         </is>
       </c>
       <c r="D276" s="6" t="inlineStr">
         <is>
           <t>1:05:34</t>
         </is>
       </c>
       <c r="E276" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="278">
       <c r="A278" s="4" t="inlineStr">
         <is>
-          <t>, KM HEREN 50+</t>
+          <t>10H50, 10 KM HEREN 50+</t>
         </is>
       </c>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="279">
       <c r="A279" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B279" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C279" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D279" s="5" t="inlineStr">
         <is>