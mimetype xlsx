--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -4190,51 +4190,55 @@
         </is>
       </c>
       <c r="B178" s="9" t="inlineStr">
         <is>
           <t>SOPHIE VAN WOTENMORTSE</t>
         </is>
       </c>
       <c r="C178" s="9" t="inlineStr">
         <is>
           <t>MORTSEL</t>
         </is>
       </c>
       <c r="D178" s="8" t="inlineStr">
         <is>
           <t>28:07</t>
         </is>
       </c>
       <c r="E178" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="B179" s="7"/>
+      <c r="B179" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C179" s="7"/>
       <c r="D179" s="6" t="inlineStr">
         <is>
           <t>28:12</t>
         </is>
       </c>
       <c r="E179" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="8" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B180" s="9" t="inlineStr">
         <is>
           <t>Eline Declerck</t>
         </is>
       </c>
       <c r="C180" s="9" t="inlineStr">
         <is>
           <t>Wilrijk</t>
         </is>
       </c>
       <c r="D180" s="8" t="inlineStr">