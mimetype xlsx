--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -23478,51 +23478,55 @@
           <t>Henk Neerings</t>
         </is>
       </c>
       <c r="C866" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D866" s="8" t="inlineStr">
         <is>
           <t>33:41</t>
         </is>
       </c>
       <c r="E866" s="8" t="inlineStr">
         <is>
           <t>33:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="867">
       <c r="A867" s="6" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
-      <c r="B867" s="7"/>
+      <c r="B867" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C867" s="7" t="inlineStr">
         <is>
           <t>Iriszorg</t>
         </is>
       </c>
       <c r="D867" s="6" t="inlineStr">
         <is>
           <t>33:04</t>
         </is>
       </c>
       <c r="E867" s="6" t="inlineStr">
         <is>
           <t>33:02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="868">
       <c r="A868" s="8" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="B868" s="9" t="inlineStr">
         <is>
           <t>Peter Vruggink</t>
@@ -24068,51 +24072,55 @@
           <t>Han de Paepe</t>
         </is>
       </c>
       <c r="C888" s="9" t="inlineStr">
         <is>
           <t>Nijmegen</t>
         </is>
       </c>
       <c r="D888" s="8" t="inlineStr">
         <is>
           <t>34:13</t>
         </is>
       </c>
       <c r="E888" s="8" t="inlineStr">
         <is>
           <t>33:32</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="889">
       <c r="A889" s="6" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
-      <c r="B889" s="7"/>
+      <c r="B889" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C889" s="7" t="inlineStr">
         <is>
           <t>Iriszorg</t>
         </is>
       </c>
       <c r="D889" s="6" t="inlineStr">
         <is>
           <t>33:49</t>
         </is>
       </c>
       <c r="E889" s="6" t="inlineStr">
         <is>
           <t>33:34</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="890">
       <c r="A890" s="8" t="inlineStr">
         <is>
           <t>314</t>
         </is>
       </c>
       <c r="B890" s="9" t="inlineStr">
         <is>
           <t>Martin Koelink</t>