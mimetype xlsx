--- v0 (2026-03-03)
+++ v1 (2026-06-11)
@@ -2982,51 +2982,55 @@
         </is>
       </c>
       <c r="B126" s="9" t="inlineStr">
         <is>
           <t>Wiebe Jongsma</t>
         </is>
       </c>
       <c r="C126" s="9" t="inlineStr">
         <is>
           <t>Katlijk</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
           <t>1:13:35</t>
         </is>
       </c>
       <c r="E126" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="B127" s="7"/>
+      <c r="B127" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C127" s="7" t="inlineStr">
         <is>
           <t>Heerenveen</t>
         </is>
       </c>
       <c r="D127" s="6" t="inlineStr">
         <is>
           <t>1:13:36</t>
         </is>
       </c>
       <c r="E127" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="128">
       <c r="A128" s="8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B128" s="9" t="inlineStr">
         <is>
           <t>Dick Schuurman</t>
         </is>
       </c>
       <c r="C128" s="9" t="inlineStr">
         <is>