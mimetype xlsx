--- v0 (2026-02-26)
+++ v1 (2026-06-13)
@@ -275,51 +275,51 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Afstand</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Anne Konter</t>
         </is>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>2125</t>
+          <t>2.125</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>HEREN, COOPERTEST</t>
         </is>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
@@ -335,51 +335,51 @@
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>Afstand</t>
         </is>
       </c>
       <c r="E9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>Harold Kruidhof</t>
         </is>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Staphorst</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
-          <t>3375</t>
+          <t>3.375</t>
         </is>
       </c>
       <c r="E10" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>DAMES, 5.0 KM</t>
         </is>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">