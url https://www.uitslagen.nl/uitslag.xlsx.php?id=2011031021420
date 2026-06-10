--- v0 (2026-02-26)
+++ v1 (2026-06-10)
@@ -275,70 +275,70 @@
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>Afstand</t>
         </is>
       </c>
       <c r="E5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>Larissa Mars</t>
         </is>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="6" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2.940</t>
         </is>
       </c>
       <c r="E6" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="7">
       <c r="A7" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Lotte Huiberts</t>
         </is>
       </c>
       <c r="C7" s="9"/>
       <c r="D7" s="8" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2.900</t>
         </is>
       </c>
       <c r="E7" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>HEREN, COOPERTEST</t>
         </is>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
@@ -354,235 +354,235 @@
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>Afstand</t>
         </is>
       </c>
       <c r="E10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Jordi Dikkers</t>
         </is>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Meppel</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
-          <t>3330</t>
+          <t>3.330</t>
         </is>
       </c>
       <c r="E11" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B12" s="9" t="inlineStr">
         <is>
           <t>Michel Huizen</t>
         </is>
       </c>
       <c r="C12" s="9" t="inlineStr">
         <is>
           <t>Nieuwleusen</t>
         </is>
       </c>
       <c r="D12" s="8" t="inlineStr">
         <is>
-          <t>3322</t>
+          <t>3.322</t>
         </is>
       </c>
       <c r="E12" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Ruben Vos</t>
         </is>
       </c>
       <c r="C13" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
-          <t>3322</t>
+          <t>3.322</t>
         </is>
       </c>
       <c r="E13" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B14" s="9" t="inlineStr">
         <is>
           <t>Albert Mussche</t>
         </is>
       </c>
       <c r="C14" s="9" t="inlineStr">
         <is>
           <t>Nieuwleusen</t>
         </is>
       </c>
       <c r="D14" s="8" t="inlineStr">
         <is>
-          <t>3225</t>
+          <t>3.225</t>
         </is>
       </c>
       <c r="E14" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Jesse Slagman</t>
         </is>
       </c>
       <c r="C15" s="7" t="inlineStr">
         <is>
           <t>Dalmsholte</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2.950</t>
         </is>
       </c>
       <c r="E15" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B16" s="9" t="inlineStr">
         <is>
           <t>Thomas ten Broeke</t>
         </is>
       </c>
       <c r="C16" s="9" t="inlineStr">
         <is>
           <t>Lemele</t>
         </is>
       </c>
       <c r="D16" s="8" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2.940</t>
         </is>
       </c>
       <c r="E16" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>Twan Wildeboer</t>
         </is>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>Hattem</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2.870</t>
         </is>
       </c>
       <c r="E17" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="18">
       <c r="A18" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B18" s="9" t="inlineStr">
         <is>
           <t>Lars van Surksum</t>
         </is>
       </c>
       <c r="C18" s="9" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D18" s="8" t="inlineStr">
         <is>
-          <t>2650</t>
+          <t>2.650</t>
         </is>
       </c>
       <c r="E18" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>Wim Krooshof</t>
         </is>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
           <t>Wezep</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
-          <t>2205</t>
+          <t>2.205</t>
         </is>
       </c>
       <c r="E19" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>G-LOPERS, COOPERTEST</t>
         </is>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
@@ -598,120 +598,120 @@
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>Afstand</t>
         </is>
       </c>
       <c r="E22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>Sander</t>
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1.350</t>
         </is>
       </c>
       <c r="E23" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="24">
       <c r="A24" s="8" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B24" s="9" t="inlineStr">
         <is>
           <t>Joerie</t>
         </is>
       </c>
       <c r="C24" s="9" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D24" s="8" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1.350</t>
         </is>
       </c>
       <c r="E24" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>Henk</t>
         </is>
       </c>
       <c r="C25" s="7" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D25" s="6" t="inlineStr">
         <is>
-          <t>1340</t>
+          <t>1.340</t>
         </is>
       </c>
       <c r="E25" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="26">
       <c r="A26" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B26" s="9" t="inlineStr">
         <is>
           <t>Raymond</t>
         </is>
       </c>
       <c r="C26" s="9" t="inlineStr">
         <is>
           <t>Zwolle</t>
         </is>
       </c>
       <c r="D26" s="8" t="inlineStr">
         <is>
-          <t>1340</t>
+          <t>1.340</t>
         </is>
       </c>
       <c r="E26" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>DAMES, 5.0 KM</t>
         </is>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B29" s="5" t="inlineStr">