--- v0 (2026-02-26)
+++ v1 (2026-06-25)
@@ -2183,51 +2183,55 @@
           <t>Isabel Koeman</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Velserbroek</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
           <t>33:52</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>33:39</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="B82" s="9"/>
+      <c r="B82" s="9" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C82" s="9"/>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>34:18</t>
         </is>
       </c>
       <c r="E82" s="8" t="inlineStr">
         <is>
           <t>34:04</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>Anita Dokter</t>
         </is>
       </c>
       <c r="C83" s="7" t="inlineStr">
         <is>