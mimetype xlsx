--- v0 (2026-03-12)
+++ v1 (2026-06-25)
@@ -3739,51 +3739,51 @@
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>merckx lucienne</t>
         </is>
       </c>
       <c r="C177" s="7" t="inlineStr">
         <is>
           <t>beveren (BEL)</t>
         </is>
       </c>
       <c r="D177" s="6" t="inlineStr">
         <is>
           <t>40:33</t>
         </is>
       </c>
       <c r="E177" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>V25 , 6 KM</t>
+          <t>V25, 6 KM</t>
         </is>
       </c>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="180">
       <c r="A180" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B180" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C180" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D180" s="5" t="inlineStr">
         <is>
@@ -4384,51 +4384,51 @@
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>Van Voren Marian</t>
         </is>
       </c>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Terneuzen</t>
         </is>
       </c>
       <c r="D212" s="6" t="inlineStr">
         <is>
           <t>33:21</t>
         </is>
       </c>
       <c r="E212" s="6"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="214">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>M 25 , 4 KM</t>
+          <t>M 25, 4 KM</t>
         </is>
       </c>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="215">
       <c r="A215" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B215" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D215" s="5" t="inlineStr">
         <is>
@@ -5204,51 +5204,51 @@
         </is>
       </c>
       <c r="B256" s="9" t="inlineStr">
         <is>
           <t>De Waal Wies</t>
         </is>
       </c>
       <c r="C256" s="9" t="inlineStr">
         <is>
           <t>Terneuzen</t>
         </is>
       </c>
       <c r="D256" s="8" t="inlineStr">
         <is>
           <t>23:37</t>
         </is>
       </c>
       <c r="E256" s="8"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="258">
       <c r="A258" s="4" t="inlineStr">
         <is>
-          <t>V25 , 4 KM</t>
+          <t>V25, 4 KM</t>
         </is>
       </c>
       <c r="B258" s="4"/>
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
       <c r="E258" s="4"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="259">
       <c r="A259" s="5" t="inlineStr">
         <is>
           <t>Plaats</t>
         </is>
       </c>
       <c r="B259" s="5" t="inlineStr">
         <is>
           <t>Naam</t>
         </is>
       </c>
       <c r="C259" s="5" t="inlineStr">
         <is>
           <t>Woonplaats/Vereniging</t>
         </is>
       </c>
       <c r="D259" s="5" t="inlineStr">
         <is>