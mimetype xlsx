--- v0 (2025-10-02)
+++ v1 (2026-06-10)
@@ -558,51 +558,51 @@
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>Tyrone Richards</t>
         </is>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>6:02</t>
         </is>
       </c>
       <c r="E20" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="21">
       <c r="A21" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B21" s="9" t="inlineStr">
         <is>
-          <t>Marijn Buddendorf</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="8" t="inlineStr">
         <is>
           <t>6:06</t>
         </is>
       </c>
       <c r="E21" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>Quinten Verhelst</t>
         </is>
       </c>
       <c r="C22" s="7" t="inlineStr">
         <is>
           <t>Amersfoort</t>
         </is>