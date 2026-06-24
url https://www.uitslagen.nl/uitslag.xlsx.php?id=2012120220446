--- v0 (2026-01-08)
+++ v1 (2026-06-24)
@@ -21580,60 +21580,64 @@
       <c r="B950" s="9" t="inlineStr">
         <is>
           <t>Gonnie van Langen</t>
         </is>
       </c>
       <c r="C950" s="9" t="inlineStr">
         <is>
           <t>Denekamp</t>
         </is>
       </c>
       <c r="D950" s="8" t="inlineStr">
         <is>
           <t>47:46</t>
         </is>
       </c>
       <c r="E950" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="951">
       <c r="A951" s="6" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B951" s="7" t="inlineStr">
         <is>
-          <t>Elisabeth</t>
-[...4 lines deleted...]
-      <c r="E951" s="6" t="inlineStr">
+          <t>Elisabeth Winter</t>
+        </is>
+      </c>
+      <c r="C951" s="7" t="inlineStr">
+        <is>
+          <t>Borgholzhausen</t>
+        </is>
+      </c>
+      <c r="D951" s="6" t="inlineStr">
         <is>
           <t>47:48</t>
         </is>
       </c>
+      <c r="E951" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="952">
       <c r="A952" s="8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B952" s="9" t="inlineStr">
         <is>
           <t>Jeanette Stundebeek</t>
         </is>
       </c>
       <c r="C952" s="9" t="inlineStr">
         <is>
           <t>Tubbergen</t>
         </is>
       </c>
       <c r="D952" s="8" t="inlineStr">
         <is>
           <t>47:56</t>
         </is>
       </c>
       <c r="E952" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="953">