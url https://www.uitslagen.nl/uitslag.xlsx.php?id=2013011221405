--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -1102,60 +1102,64 @@
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>Elisa Nap</t>
         </is>
       </c>
       <c r="C44" s="7" t="inlineStr">
         <is>
           <t>De Gemzen</t>
         </is>
       </c>
       <c r="D44" s="6" t="inlineStr">
         <is>
           <t>4:49</t>
         </is>
       </c>
       <c r="E44" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="45">
       <c r="A45" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B45" s="9" t="inlineStr">
         <is>
-          <t>Norya </t>
-[...4 lines deleted...]
-      <c r="E45" s="8" t="inlineStr">
+          <t>Norya Figueiredo</t>
+        </is>
+      </c>
+      <c r="C45" s="9" t="inlineStr">
+        <is>
+          <t>Hanzesport</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
         <is>
           <t>4:50</t>
         </is>
       </c>
+      <c r="E45" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>Sterre Kurpershoek</t>
         </is>
       </c>
       <c r="C46" s="7" t="inlineStr">
         <is>
           <t>Athlos</t>
         </is>
       </c>
       <c r="D46" s="6" t="inlineStr">
         <is>
           <t>4:56</t>
         </is>
       </c>
       <c r="E46" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="47">