--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -17447,51 +17447,51 @@
       </c>
       <c r="C659" s="9" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D659" s="8" t="inlineStr">
         <is>
           <t>49:56</t>
         </is>
       </c>
       <c r="E659" s="8" t="inlineStr">
         <is>
           <t>49:45</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="660">
       <c r="A660" s="6" t="inlineStr">
         <is>
           <t>147</t>
         </is>
       </c>
       <c r="B660" s="7" t="inlineStr">
         <is>
-          <t>Alexander op 't Hoog</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="C660" s="7" t="inlineStr">
         <is>
           <t>Amsterdam</t>
         </is>
       </c>
       <c r="D660" s="6" t="inlineStr">
         <is>
           <t>49:57</t>
         </is>
       </c>
       <c r="E660" s="6" t="inlineStr">
         <is>
           <t>47:12</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="661">
       <c r="A661" s="8" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B661" s="9" t="inlineStr">