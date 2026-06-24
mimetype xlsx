--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -1282,60 +1282,64 @@
       <c r="B52" s="9" t="inlineStr">
         <is>
           <t>Jasmina Dadou</t>
         </is>
       </c>
       <c r="C52" s="9" t="inlineStr">
         <is>
           <t>Athlos</t>
         </is>
       </c>
       <c r="D52" s="8" t="inlineStr">
         <is>
           <t>5:39</t>
         </is>
       </c>
       <c r="E52" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>Norya </t>
-[...4 lines deleted...]
-      <c r="E53" s="6" t="inlineStr">
+          <t>Norya Figueiredo</t>
+        </is>
+      </c>
+      <c r="C53" s="7" t="inlineStr">
+        <is>
+          <t>Hanzesport</t>
+        </is>
+      </c>
+      <c r="D53" s="6" t="inlineStr">
         <is>
           <t>5:39</t>
         </is>
       </c>
+      <c r="E53" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="54">
       <c r="A54" s="8" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B54" s="9" t="inlineStr">
         <is>
           <t>Emma Beekman</t>
         </is>
       </c>
       <c r="C54" s="9" t="inlineStr">
         <is>
           <t>AV '34</t>
         </is>
       </c>
       <c r="D54" s="8" t="inlineStr">
         <is>
           <t>5:42</t>
         </is>
       </c>
       <c r="E54" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="55">