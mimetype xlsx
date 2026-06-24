--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -3626,51 +3626,55 @@
         </is>
       </c>
       <c r="B154" s="9" t="inlineStr">
         <is>
           <t>Cees Melhorst</t>
         </is>
       </c>
       <c r="C154" s="9" t="inlineStr">
         <is>
           <t>Zegveld</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>50:58</t>
         </is>
       </c>
       <c r="E154" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="B155" s="7"/>
+      <c r="B155" s="7" t="inlineStr">
+        <is>
+          <t>Onbekend</t>
+        </is>
+      </c>
       <c r="C155" s="7"/>
       <c r="D155" s="6" t="inlineStr">
         <is>
           <t>51:01</t>
         </is>
       </c>
       <c r="E155" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="156">
       <c r="A156" s="8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B156" s="9" t="inlineStr">
         <is>
           <t>Rober van der Hulst</t>
         </is>
       </c>
       <c r="C156" s="9" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
@@ -10286,51 +10290,51 @@
       <c r="B448" s="9" t="inlineStr">
         <is>
           <t>Nicole van Esch</t>
         </is>
       </c>
       <c r="C448" s="9" t="inlineStr">
         <is>
           <t>Alphen aan den Rijn</t>
         </is>
       </c>
       <c r="D448" s="8" t="inlineStr">
         <is>
           <t>45:25</t>
         </is>
       </c>
       <c r="E448" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="449">
       <c r="A449" s="6" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B449" s="7" t="inlineStr">
         <is>
-          <t>[onbekend]</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="C449" s="7"/>
       <c r="D449" s="6" t="inlineStr">
         <is>
           <t>45:33</t>
         </is>
       </c>
       <c r="E449" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="450">
       <c r="A450" s="8" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="B450" s="9" t="inlineStr">
         <is>
           <t>Marianne Le Clercq</t>
         </is>
       </c>
       <c r="C450" s="9" t="inlineStr">
         <is>
           <t>Aarlanderveen</t>
         </is>