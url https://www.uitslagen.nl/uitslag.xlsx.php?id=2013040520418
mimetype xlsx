--- v0 (2026-02-19)
+++ v1 (2026-06-24)
@@ -1894,51 +1894,51 @@
       <c r="B80" s="9" t="inlineStr">
         <is>
           <t>Lisette Veurink</t>
         </is>
       </c>
       <c r="C80" s="9" t="inlineStr">
         <is>
           <t>GBS Guido de Bres</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>1:39</t>
         </is>
       </c>
       <c r="E80" s="8"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>Amy Odink</t>
+          <t>Onbekend</t>
         </is>
       </c>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>GBS Guido de Bres</t>
         </is>
       </c>
       <c r="D81" s="6" t="inlineStr">
         <is>
           <t>1:41</t>
         </is>
       </c>
       <c r="E81" s="6"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="1" hidden="" ht="15" outlineLevel="0" r="82">
       <c r="A82" s="8" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B82" s="9" t="inlineStr">
         <is>
           <t>Mirli Gerrits</t>
         </is>
       </c>